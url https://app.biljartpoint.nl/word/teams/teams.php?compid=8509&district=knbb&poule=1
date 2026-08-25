--- v0 (2026-06-27)
+++ v1 (2026-08-25)
@@ -128,922 +128,50 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">800887</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tc>
-[...870 lines deleted...]
-      <w:tr>
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Betuwe Veenendaal 2_(BV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
@@ -1103,1014 +231,50 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">800887</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tc>
-[...962 lines deleted...]
-      <w:tr>
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">The Lucky Ones_(HST)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
@@ -2165,810 +329,50 @@
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">800887</w:t>
-            </w:r>
-[...758 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>