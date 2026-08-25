--- v0 (2026-05-02)
+++ v1 (2026-08-25)
@@ -138,69 +138,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205421 Ronny Mathysen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">5.000</w:t>
+              <w:t xml:space="preserve">247849 Nico van Hanegem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,457 +216,457 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101977 Marco Kivits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.761</w:t>
+              <w:t xml:space="preserve">5.314</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">247849 Nico van Hanegem</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">155729 Roland Deelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.954</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104909 Lyon Megens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">105916 Gerrie van Eck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.972</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202645 Robby Sonck</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.946</w:t>
+              <w:t xml:space="preserve">205421 Ronny Mathysen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">162865 Robert Prakke</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.792</w:t>
+              <w:t xml:space="preserve">104909 Lyon Megens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.686</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155729 Roland Deelen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.766</w:t>
+              <w:t xml:space="preserve">132059 Roger Schinning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.789</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105916 Gerrie van Eck</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.767</w:t>
+              <w:t xml:space="preserve">162865 Robert Prakke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132059 Roger Schinning</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">202645 Robby Sonck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">179762 Ricardo Goud</w:t>
             </w:r>
@@ -682,103 +682,103 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143938 Willy Rooijendijk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">215766 Wilbert van Dijke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164489 Jan de Jong</w:t>
             </w:r>
@@ -810,87 +810,87 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160004 Sjef Jansen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">143938 Willy Rooijendijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.622</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -920,51 +920,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160270 Patrick Janssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.946</w:t>
+              <w:t xml:space="preserve">3.409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -994,87 +994,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215766 Wilbert Van Dijke</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">160004 Sjef Jansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1122,51 +1122,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1593,535 +1593,535 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15882</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165915 Jan van Dongen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">171694 Cor van de Groep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">148739 Dennis Timmers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">6.500</w:t>
+              <w:t xml:space="preserve">113172 Jos Bongers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101316 Peter Gnodde</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">165915 Jan van Dongen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113172 Jos Bongers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171694 Cor van de Groep</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.082</w:t>
+              <w:t xml:space="preserve">101316 Peter Gnodde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">162863 Micha van Bochem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149656 Edgar de Hek</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">153957 Folke Spakman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.619</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">162863 Micha van Bochem</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">148739 Dennis Timmers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153957 Folke Spakman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">149656 Edgar de Hek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173471 Patrick Niessen</w:t>
             </w:r>
@@ -2137,103 +2137,103 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104910 Jurgen Toorneman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.375</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">2.267</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2660,69 +2660,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205421 Ronny Mathysen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">5.000</w:t>
+              <w:t xml:space="preserve">215223 Johan Devos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2756,421 +2756,421 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">5.882</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">247849 Nico van Hanegem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.242</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">5.175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130388 Eric Dericks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.400</w:t>
+              <w:t xml:space="preserve">4.163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202645 Robby Sonck</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.946</w:t>
+              <w:t xml:space="preserve">205421 Ronny Mathysen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103161 Alex Ulijn</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">132218 Paul van de Wouw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.817</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215223 Johan Devos</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">132059 Roger Schinning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.789</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132218 Paul van de Wouw</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.516</w:t>
+              <w:t xml:space="preserve">103161 Alex Ulijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.566</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132059 Roger Schinning</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.439</w:t>
+              <w:t xml:space="preserve">202645 Robby Sonck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3204,85 +3204,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160004 Sjef Jansen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.716</w:t>
+              <w:t xml:space="preserve">215766 Wilbert van Dijke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.661</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3316,197 +3316,197 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">160270 Patrick Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">217905 Christian Poether</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160270 Patrick Janssen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.946</w:t>
+              <w:t xml:space="preserve">217905 Christian Poether</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3540,103 +3540,103 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215766 Wilbert Van Dijke</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">160004 Sjef Jansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">154028 Harold Megens</w:t>
             </w:r>
@@ -3652,51 +3652,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224237 Frank Diederen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3704,51 +3704,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4193,111 +4193,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">142008 Gert van Beek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.715</w:t>
+              <w:t xml:space="preserve">5.167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157696 Raymund Swertz</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">12.765</w:t>
+              <w:t xml:space="preserve">129499 Jean Paul de Bruijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4347,69 +4347,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129499 Jean Paul de Bruijn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">11.538</w:t>
+              <w:t xml:space="preserve">157696 Raymond Swertz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.548</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4435,429 +4435,429 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.731</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205896 GertJan Veldhuizen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.866</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">8.333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">122953 Hans Klok</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">390107 Massimo Colajanni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.344</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130388 Eric Dericks</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">4.400</w:t>
+              <w:t xml:space="preserve">155729 Roland Deelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143121 Erik van der Linden</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">122953 Hans Klok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155729 Roland Deelen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.766</w:t>
+              <w:t xml:space="preserve">130388 Eric Dericks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">390107 Massimo Colajanni</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">143121 Erik van der Linden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143938 Willy Rooijendijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.380</w:t>
+              <w:t xml:space="preserve">3.622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4923,51 +4923,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Erik van der Linden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -5340,69 +5340,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Michel van Silfhout</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">7.132</w:t>
+              <w:t xml:space="preserve"> John vd Stappen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5432,69 +5432,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> John vd Stappen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">6.544</w:t>
+              <w:t xml:space="preserve"> Michel van Silfhout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5542,51 +5542,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marcel van Dijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.750</w:t>
+              <w:t xml:space="preserve">6.460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5652,51 +5652,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5744,51 +5744,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5836,51 +5836,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>