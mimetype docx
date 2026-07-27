--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -138,1043 +138,1043 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15906</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161755 Mathy Monnissen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.020</w:t>
+              <w:t xml:space="preserve">224212 Paul Wallerand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163195 Glenn Hofman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.805</w:t>
+              <w:t xml:space="preserve">276783 Ruben Legazpi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.733</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141598 Roy Zielemans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">212440 Karl Heinz Gertzen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105538 Torbjorn Blomdahl</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">163195 Glenn Hofman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212440 Karl Heinz Gertzen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.910</w:t>
+              <w:t xml:space="preserve">201050 Jean Bessems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.952</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276783 Ruben Legazpi</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.733</w:t>
+              <w:t xml:space="preserve">113631 Jozef Philipoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">247808 Kurt Bruggheman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">161755 Mathy Monnissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.931</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">105538 Torbjorn Blomdahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201050 Jean Bessems</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">141598 Roy Zielemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">173614 Huub Wilkowski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181319 Jean Godeyne</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.843</w:t>
+              <w:t xml:space="preserve">247808 Kurt Bruggheman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224212 Paul Wallerand</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">181319 Jean Godeyne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217608 Joey de Kok</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384395 Alex Serre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.747</w:t>
+              <w:t xml:space="preserve">0.789</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173614 Huub Wilkowski</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141458 Tom Jacobs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.728</w:t>
+              <w:t xml:space="preserve">0.645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">217608 Joey de Kok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1204,69 +1204,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388053 Maxime Panaia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">0.992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Roy Zielemans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>