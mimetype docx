--- v0 (2026-05-30)
+++ v1 (2026-07-28)
@@ -138,69 +138,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">13529</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163195 Glenn Hofman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.805</w:t>
+              <w:t xml:space="preserve">276783 Ruben Legazpi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.733</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,947 +216,947 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">105632 John Schollink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.076</w:t>
+              <w:t xml:space="preserve">1.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105538 Torbjorn Blomdahl</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">163195 Glenn Hofman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">203343 Dennis Hoogakker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.028</w:t>
+              <w:t xml:space="preserve">0.988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276783 Ruben Legazpi</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.733</w:t>
+              <w:t xml:space="preserve">113631 Jozef Philipoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215662 Uwe Klein</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.917</w:t>
+              <w:t xml:space="preserve">138782 Gert Jan Esvelt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.965</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">105538 Torbjorn Blomdahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130692 Martijn Egbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.874</w:t>
+              <w:t xml:space="preserve">0.931</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">173614 Huub Wilkowski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138782 Gert Jan Esvelt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.847</w:t>
+              <w:t xml:space="preserve">215662 Uwe Klein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113631 Jozef Philipoom</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271346 Frank de Ruijter</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">140718 Rene Gerrits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.770</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217608 Joey de Kok</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140718 Rene Gerrits</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">381632 Huidji See</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.758</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173614 Huub Wilkowski</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">381632 Huidji See</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.757</w:t>
+              <w:t xml:space="preserve">271346 Frank de Ruijter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">217608 Joey de Kok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180662 Johan Kersten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.597</w:t>
+              <w:t xml:space="preserve">0.592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1164,69 +1164,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388053 Maxime Panaia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">0.992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1653,293 +1653,293 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15598</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161755 Mathy Monnissen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.020</w:t>
+              <w:t xml:space="preserve">224212 Paul Wallerand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173624 DaniÃ«l van der Geld</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.688</w:t>
+              <w:t xml:space="preserve">258363 Tom van Wanrooij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.723</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141598 Roy Zielemans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">212440 Karl Heinz Gertzen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">209471 Goof de Bok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.653</w:t>
+              <w:t xml:space="preserve">0.675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212440 Karl Heinz Gertzen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.910</w:t>
+              <w:t xml:space="preserve">201050 Jean Bessems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.952</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1955,233 +1955,233 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">120820 Gerbert van de Lee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.585</w:t>
+              <w:t xml:space="preserve">0.614</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">247808 Kurt Bruggheman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">161755 Mathy Monnissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.931</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">214687 Wilfred Tempelaars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.577</w:t>
+              <w:t xml:space="preserve">0.582</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201050 Jean Bessems</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">141598 Roy Zielemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217113 Mark van Groezen</w:t>
             </w:r>
@@ -2197,215 +2197,215 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181319 Jean Godeyne</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">247808 Kurt Bruggheman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">258363 Tom van Wanrooij</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.539</w:t>
+              <w:t xml:space="preserve">173624 DaniÃ«l van der Geld</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.571</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224212 Paul Wallerand</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">181319 Jean Godeyne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2435,51 +2435,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384395 Alex Serre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.747</w:t>
+              <w:t xml:space="preserve">0.789</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2527,51 +2527,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141458 Tom Jacobs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.728</w:t>
+              <w:t xml:space="preserve">0.645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>