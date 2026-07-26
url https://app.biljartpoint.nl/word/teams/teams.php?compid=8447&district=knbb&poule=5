--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -138,819 +138,819 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15786</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219971 Harno Koster</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">217400 Bert de Lange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">214784 Jetty Beersma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.437</w:t>
+              <w:t xml:space="preserve">0.428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217400 Bert de Lange</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">385500 Ben Pol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">211308 Pauline Beersma-Gerrits</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.400</w:t>
+              <w:t xml:space="preserve">110815 Gerrie Wierstra van Mid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214390 Arian van Rijzewijk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">157550 Harold Hendriks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110815 Gerrie Wierstra Van Mid</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.378</w:t>
+              <w:t xml:space="preserve">211308 Pauline Beersma-Gerrits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.384</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157550 Harold Hendriks</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">214390 Arian van Rijzewijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179742 Wilco Schiphorst</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.347</w:t>
+              <w:t xml:space="preserve">179741 Marcel Schiphorst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385500 Ben Pol</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">219971 Harno Koster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179741 Marcel Schiphorst</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">246674 Martin van Beusichem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">263657 Angela Keuning</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">275439 John Kluin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246674 Martin van Beusichem</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.315</w:t>
+              <w:t xml:space="preserve">271329 Bas Terlouw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">275439 John Kluin</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">263657 Angela Keuning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271329 Bas Terlouw</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">179742 Wilco Schiphorst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Harno Koster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -1337,69 +1337,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15786</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208508 Patrick van Dijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.355</w:t>
+              <w:t xml:space="preserve">179741 Marcel Schiphorst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1415,103 +1415,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101009 Christian Kroezen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.548</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.535</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212766 Frans Duin</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.348</w:t>
+              <w:t xml:space="preserve">118543 Ilse Krishnadath</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1527,369 +1527,369 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277004 Jos Dubbink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.461</w:t>
+              <w:t xml:space="preserve">0.474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179742 Wilco Schiphorst</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.347</w:t>
+              <w:t xml:space="preserve">208508 Patrick van Dijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">263747 Jeroen Maneschijn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.363</w:t>
+              <w:t xml:space="preserve">219629 Mark Kosse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179741 Marcel Schiphorst</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.338</w:t>
+              <w:t xml:space="preserve">212766 Frans Duin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181898 Roy ter Halle</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.357</w:t>
+              <w:t xml:space="preserve">219819 Marius Kroonen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.377</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">112261 Johan Kappers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">220954 Jan Hazelhorst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219819 Marius Kroonen</w:t>
+              <w:t xml:space="preserve">263747 Jeroen Maneschijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -1897,311 +1897,311 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118543 Ilse Krishnadath</w:t>
+              <w:t xml:space="preserve">112261 Johan Kappers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">181898 Roy ter Halle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">220954 Jan Hazelhorst</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.307</w:t>
+              <w:t xml:space="preserve">179742 Wilco Schiphorst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219629 Mark Kosse</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">271297 Jeffrey Ballast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">134316 Geert Kamphuis</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">386046 Alex Jalving</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2213,69 +2213,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386046 Alex Jalving</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.239</w:t>
+              <w:t xml:space="preserve">134316 Geert Kamphuis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2738,51 +2738,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277004 Jos Dubbink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.461</w:t>
+              <w:t xml:space="preserve">0.474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2798,51 +2798,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160512 Gert van Middendorp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.698</w:t>
+              <w:t xml:space="preserve">0.679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2850,559 +2850,559 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388182 Wim Rattink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.400</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.454</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">120018 John-Luc Hutten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">150466 Michel Kampherbeek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181898 Roy ter Halle</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.357</w:t>
+              <w:t xml:space="preserve">219819 Marius Kroonen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.377</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">150466 Michel Kampherbeek</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.484</w:t>
+              <w:t xml:space="preserve">264025 Fred Burgmans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.468</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219819 Marius Kroonen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">225340 Albert Kamphuis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">264025 Fred Burgmans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.471</w:t>
+              <w:t xml:space="preserve">120018 John-Luc Hutten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225340 Albert Kamphuis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.351</w:t>
+              <w:t xml:space="preserve">164948 Wilco Boshoeve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">145236 Tjisse Meindertsma</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.448</w:t>
+              <w:t xml:space="preserve">115339 Gerrit-Jan Hulst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">164948 Wilco Boshoeve</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">181898 Roy ter Halle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">115339 Gerrit-Jan Hulst</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.386</w:t>
+              <w:t xml:space="preserve">145236 Tjisse Meindertsma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3410,111 +3410,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130407 Henk Hogenkamp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.262</w:t>
+              <w:t xml:space="preserve">0.276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173665 Martin Beumer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.362</w:t>
+              <w:t xml:space="preserve">183195 Bert Kregmeier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3544,69 +3544,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183195 Bert Kregmeier</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.358</w:t>
+              <w:t xml:space="preserve">124266 Wim Bril</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3636,69 +3636,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">124266 Wim Bril</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.294</w:t>
+              <w:t xml:space="preserve">173665 Martin Beumer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4103,69 +4103,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">16012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237171 Jan Leupen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.464</w:t>
+              <w:t xml:space="preserve">210881 Arli Sanwikrama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.444</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4181,103 +4181,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143850 RenÃ© Berg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.586</w:t>
+              <w:t xml:space="preserve">0.644</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208101 Erik Kroeze</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.463</w:t>
+              <w:t xml:space="preserve">237171 Jan Leupen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4293,103 +4293,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">381944 Jeroen de Groot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.461</w:t>
+              <w:t xml:space="preserve">0.535</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">210881 Arli Sanwikrama</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.430</w:t>
+              <w:t xml:space="preserve">139790 Fokko van Biessum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4405,517 +4405,517 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">250230 Martin Bekkema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.400</w:t>
+              <w:t xml:space="preserve">0.447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139790 Fokko van Biessum</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.402</w:t>
+              <w:t xml:space="preserve">115531 Harrie Ploeger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.381</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386493 Dick Hoven</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">137949 Hendrik Freije</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388793 Rob Makkinga</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">208101 Erik Kroeze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.378</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222619 Sicco van Bolhuis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.397</w:t>
+              <w:t xml:space="preserve">389302 Pieter Epema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">115531 Harrie Ploeger</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.381</w:t>
+              <w:t xml:space="preserve">174800 Jenne Oosting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.365</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">137949 Hendrik Freije</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.369</w:t>
+              <w:t xml:space="preserve">386493 Dick Hoven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.337</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">174800 Jenne Oosting</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">388793 Rob Makkinga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389302 Pieter Epema</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">222619 Sicco van Bolhuis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">275528 RenÃ© Bouma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5015,51 +5015,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5490,51 +5490,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Johan Wijbenga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.501</w:t>
+              <w:t xml:space="preserve">0.532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5564,69 +5564,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Albert de Wilde</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.434</w:t>
+              <w:t xml:space="preserve"> Pascal Bergsma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.468</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5656,69 +5656,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pascal Bergsma</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.423</w:t>
+              <w:t xml:space="preserve"> Albert de Wilde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5784,51 +5784,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5876,51 +5876,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5932,69 +5932,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Chris Boots</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.297</w:t>
+              <w:t xml:space="preserve"> Janet Kwast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6024,69 +6024,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Janet Kwast</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.256</w:t>
+              <w:t xml:space="preserve"> Chris Boots</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>