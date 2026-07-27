--- v0 (2026-04-29)
+++ v1 (2026-07-27)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148338 Wim Kanters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.521</w:t>
+              <w:t xml:space="preserve">0.533</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,197 +216,197 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132895 Hans Boeren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.691</w:t>
+              <w:t xml:space="preserve">0.699</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129641 Marjo Hoeven</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.486</w:t>
+              <w:t xml:space="preserve">123364 Robbert van Vlaardingen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158028 Maarten van Boeckholtz</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.482</w:t>
+              <w:t xml:space="preserve">225885 Wim Gorissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">148341 Jos Broeders</w:t>
+              <w:t xml:space="preserve">129641 Marjo Hoeven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.442</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -440,163 +440,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128897 Christ de Deugd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.468</w:t>
+              <w:t xml:space="preserve">0.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123364 Robbert van Vlaardingen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.426</w:t>
+              <w:t xml:space="preserve">148341 Jos Broeders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.393</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154532 Erik Niewenhuijse</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.467</w:t>
+              <w:t xml:space="preserve">158028 Maarten van Boeckholtz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -622,93 +622,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225885 Wim Gorissen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.426</w:t>
+              <w:t xml:space="preserve">271258 Hans Joosten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -716,111 +716,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148339 Peter op den Kamp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.328</w:t>
+              <w:t xml:space="preserve">0.334</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271258 Hans Joosten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.393</w:t>
+              <w:t xml:space="preserve">154532 Erik Niewenhuijse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -846,93 +846,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225954 Pierre Roosenboom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.291</w:t>
+              <w:t xml:space="preserve">0.298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1355,51 +1355,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219028 Adrie van Mechelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.489</w:t>
+              <w:t xml:space="preserve">0.454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1415,103 +1415,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226887 Kees Snoep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.570</w:t>
+              <w:t xml:space="preserve">0.568</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387377 Rob van der Laan</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.362</w:t>
+              <w:t xml:space="preserve">389193 Johan Palings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.436</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1527,723 +1527,703 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">157911 Martin Capelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.537</w:t>
+              <w:t xml:space="preserve">0.562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389193 Johan Palings</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">387377 Rob van der Laan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.346</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121609 Daan Weststrate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.447</w:t>
+              <w:t xml:space="preserve">0.450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">390073 Maurice Emans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">221789 Cynthia Paantjens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384275 Jan Tierie</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">138194 Cees Steenpoorte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">221789 Cynthia Paantjens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.307</w:t>
+              <w:t xml:space="preserve">276774 Robert Nieuwenhuizen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138194 Cees Steenpoorte</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">384275 Jan Tierie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276774 Robert Nieuwenhuizen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.290</w:t>
+              <w:t xml:space="preserve">384271 Ponciana Wezepoel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">269424 Co Bolle</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">139807 Jan willem Slabber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.378</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384271 Ponciana Wezepoel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">129141 Esme Willems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">152014 Jurgen Bruggeman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.365</w:t>
+              <w:t xml:space="preserve">0.375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:rPr>
-[...38 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">137186 Paul Bodbijl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.360</w:t>
+              <w:t xml:space="preserve">0.347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2273,87 +2253,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139807 Jan willem Slabber</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">269424 Co Bolle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Herman Vink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -2758,51 +2738,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">135071 Rinus Pankow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.613</w:t>
+              <w:t xml:space="preserve">0.554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2818,103 +2798,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180553 Phuc Nguyen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.496</w:t>
+              <w:t xml:space="preserve">0.514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">374001 Rob Brant</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.426</w:t>
+              <w:t xml:space="preserve">156456 Koen PÃ¶psel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2930,163 +2910,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387082 Ron Gordeau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.442</w:t>
+              <w:t xml:space="preserve">0.447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156456 Koen PÃ¶psel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.419</w:t>
+              <w:t xml:space="preserve">160210 Arjo Hollestelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.441</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208453 Piet Bom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.395</w:t>
+              <w:t xml:space="preserve">152014 Jurgen Bruggeman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3136,69 +3116,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">135694 Ellen Riemens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.388</w:t>
+              <w:t xml:space="preserve">208453 Piet Bom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3248,293 +3228,293 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">269424 Co Bolle</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.376</w:t>
+              <w:t xml:space="preserve">102674 Iman Wesdorp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.354</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">172860 Wim van Leeuwen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.389</w:t>
+              <w:t xml:space="preserve">374001 Rob Brant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">152014 Jurgen Bruggeman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.365</w:t>
+              <w:t xml:space="preserve">183841 Piet de Jonge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160210 Arjo Hollestelle</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.381</w:t>
+              <w:t xml:space="preserve">172860 Wim van Leeuwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183841 Piet de Jonge</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.345</w:t>
+              <w:t xml:space="preserve">269424 Co Bolle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3560,93 +3540,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147757 Kees Vermeulen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.308</w:t>
+              <w:t xml:space="preserve">135694 Ellen Riemens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3654,111 +3634,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">213069 Peter Smulder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.333</w:t>
+              <w:t xml:space="preserve">0.309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102674 Iman Wesdorp</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.295</w:t>
+              <w:t xml:space="preserve">147757 Kees Vermeulen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3766,69 +3746,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178208 Ad van der Werf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.300</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4273,51 +4253,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">264132 Peter Baetsle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.607</w:t>
+              <w:t xml:space="preserve">0.558</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4333,275 +4313,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386251 Kevin de Kok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.602</w:t>
+              <w:t xml:space="preserve">0.594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">168662 Hans de Witte</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.458</w:t>
+              <w:t xml:space="preserve">158416 Johan van der Dussen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.439</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181474 Piet Kock</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.533</w:t>
+              <w:t xml:space="preserve">203067 Pieter Harms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158416 Johan van der Dussen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.430</w:t>
+              <w:t xml:space="preserve">168662 Hans de Witte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">203067 Pieter Harms</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.454</w:t>
+              <w:t xml:space="preserve">181474 Piet Kock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.512</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4609,111 +4589,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173220 Stanny la Heyne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.390</w:t>
+              <w:t xml:space="preserve">0.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212230 Emile de Witte</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.418</w:t>
+              <w:t xml:space="preserve">277893 Nicky Van Klinken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4721,111 +4701,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">129591 Joke Breur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.378</w:t>
+              <w:t xml:space="preserve">0.388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277893 Nicky Van Klinken</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.374</w:t>
+              <w:t xml:space="preserve">212230 Emile de Witte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4833,51 +4813,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">264020 Ad de Meijer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.312</w:t>
+              <w:t xml:space="preserve">0.294</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4893,51 +4873,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224186 Giel Menheere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.371</w:t>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5005,51 +4985,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181135 Rob Jacobs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.315</w:t>
+              <w:t xml:space="preserve">0.342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5564,111 +5544,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">119115 Tonny Schrauwen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.565</w:t>
+              <w:t xml:space="preserve">0.629</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384667 Mike Bruil</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.482</w:t>
+              <w:t xml:space="preserve">278999 Patrick Willemse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5676,111 +5656,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132307 Rick van den Enden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.539</w:t>
+              <w:t xml:space="preserve">0.569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">278999 Patrick Willemse</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.444</w:t>
+              <w:t xml:space="preserve">384667 Mike Bruil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5788,447 +5768,447 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201862 Marcel de Pijper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.510</w:t>
+              <w:t xml:space="preserve">0.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">261529 Jac de Leeuw</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">144285 Ilhan Tufekci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181508 Patrick Prins</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">384667 Mike Bruil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">144285 Ilhan Tufekci</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.425</w:t>
+              <w:t xml:space="preserve">261529 Jac de Leeuw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384667 Mike Bruil</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">181508 Patrick Prins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138693 John de Zwart</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.411</w:t>
+              <w:t xml:space="preserve">236587 AndrÃ© Roks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">272105 Jan-Willem Kuijten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.473</w:t>
+              <w:t xml:space="preserve">272105 Jan-willem kuijten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">236587 AndrÃ© Roks</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.403</w:t>
+              <w:t xml:space="preserve">138693 John de Zwart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6422,51 +6402,51 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jan-Willem Kuijten</w:t>
+              <w:t xml:space="preserve">TL: Jan-willem kuijten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6841,51 +6821,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Daniel van Nijnatten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.565</w:t>
+              <w:t xml:space="preserve">0.659</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6933,51 +6913,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rens Maas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.500</w:t>
+              <w:t xml:space="preserve">0.518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7043,51 +7023,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7099,69 +7079,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RenÃ© van Oorschot</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.467</w:t>
+              <w:t xml:space="preserve"> Jos Denissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7191,69 +7171,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jos Havermans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.451</w:t>
+              <w:t xml:space="preserve"> RenÃ© van Oorschot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7283,69 +7263,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jos Denissen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.450</w:t>
+              <w:t xml:space="preserve"> Marcel van Praat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7375,69 +7355,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Marcel van Praat</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.377</w:t>
+              <w:t xml:space="preserve"> Jos Havermans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>