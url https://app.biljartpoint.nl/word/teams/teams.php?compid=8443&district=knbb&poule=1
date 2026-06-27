--- v0 (2026-05-01)
+++ v1 (2026-06-27)
@@ -138,69 +138,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173154 Alex Volker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.526</w:t>
+              <w:t xml:space="preserve">173154 Alex VÃ¶lker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,85 +216,85 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139386 Anton Brouwer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.687</w:t>
+              <w:t xml:space="preserve">0.564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225189 Herman Brethouwer</w:t>
+              <w:t xml:space="preserve">105172 John Tiecken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -310,699 +310,699 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142092 Eric de Wit</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.535</w:t>
+              <w:t xml:space="preserve">174064 Kasjan Voorhaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141322 Lau Heijne</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.411</w:t>
+              <w:t xml:space="preserve">225189 Herman Brethouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">174064 Kasjan Voorhaar</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.480</w:t>
+              <w:t xml:space="preserve">142092 Eric de Wit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105573 Herman Scheerboom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.401</w:t>
+              <w:t xml:space="preserve">141322 Lau Heijne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101001 Jon Koudijs</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">137447 Marco Huibregtse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105172 John Tiecken</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.379</w:t>
+              <w:t xml:space="preserve">271012 John van Eeken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.353</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126630 Peter Dix</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.397</w:t>
+              <w:t xml:space="preserve">101001 Jon Koudijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">213676 Richard Hoeben</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.343</w:t>
+              <w:t xml:space="preserve">105573 Herman Scheerboom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">137447 Marco Huibregtse</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.374</w:t>
+              <w:t xml:space="preserve">126630 Peter Dix</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.393</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121343 Frank Trappmann</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">213676 Richard Hoeben</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208751 Jos van de Kuilen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.354</w:t>
+              <w:t xml:space="preserve">0.383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271012 John van Eeken</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">121343 Frank Trappmann</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1429,69 +1429,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15589</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276780 Theo Rooth</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.423</w:t>
+              <w:t xml:space="preserve">200005 Frans Elbers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.448</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1507,103 +1507,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">374835 Jaap Klinkhamer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.640</w:t>
+              <w:t xml:space="preserve">0.584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">200005 Frans Elbers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.421</w:t>
+              <w:t xml:space="preserve">276780 Theo Rooth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.413</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1619,163 +1619,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223565 Jan Nooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.454</w:t>
+              <w:t xml:space="preserve">0.458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">166652 Marc du Bois</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.404</w:t>
+              <w:t xml:space="preserve">216850 Mario van der Velden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163180 Piet van Beckum</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.392</w:t>
+              <w:t xml:space="preserve">104232 Harry Krenn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1783,387 +1783,387 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104603 Aart Gesman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.378</w:t>
+              <w:t xml:space="preserve">0.370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">170473 At Stend</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.388</w:t>
+              <w:t xml:space="preserve">163180 Piet van Beckum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216850 Mario van der Velden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.373</w:t>
+              <w:t xml:space="preserve">166652 Marc du Bois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104232 Harry Krenn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.367</w:t>
+              <w:t xml:space="preserve">139041 Alphonso van Beijnhem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214138 Dirk van der Stam</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.360</w:t>
+              <w:t xml:space="preserve">123471 Joop Jansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139041 Alphonso van Beijnhem</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.316</w:t>
+              <w:t xml:space="preserve">170473 At Stend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123471 Joop Jansen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.306</w:t>
+              <w:t xml:space="preserve">214138 Dirk van der Stam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2179,51 +2179,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">228193 Evert Niesing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.259</w:t>
+              <w:t xml:space="preserve">0.322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2628,87 +2628,87 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15875</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127697 Jan Gieskens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">173154 Alex VÃ¶lker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164833 Erik van Haestregt</w:t>
             </w:r>
@@ -2724,145 +2724,145 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.663</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178329 Robin van Os</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.587</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141856 Nico Bouwmeester</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.485</w:t>
+              <w:t xml:space="preserve">153784 Gerben de Jong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.438</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2870,447 +2870,447 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101350 Wouter Heida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.532</w:t>
+              <w:t xml:space="preserve">0.557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237494 John van der Poel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">141856 Nico Bouwmeester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173154 Alex Volker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.526</w:t>
+              <w:t xml:space="preserve">127697 Jan Gieskens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.522</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">237494 John van der Poel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110396 Ed Westra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.471</w:t>
+              <w:t xml:space="preserve">214260 Richard Stuurman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.432</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140893 Carl van de Meer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">229657 Frank Kok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214260 Richard Stuurman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.454</w:t>
+              <w:t xml:space="preserve">110396 Ed Westra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229764 Emiel Jansen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.415</w:t>
+              <w:t xml:space="preserve">140893 Carl van de Meer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3318,129 +3318,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">124802 Kees Stam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.326</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">0.330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229657 Frank Kok</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">229764 Emiel Jansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3452,69 +3452,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183789 Michel van der Star</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.309</w:t>
+              <w:t xml:space="preserve">121553 Charles van der Meer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3544,69 +3544,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121553 Charles van der Meer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.294</w:t>
+              <w:t xml:space="preserve">183789 Michel van der Star</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4047,257 +4047,257 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.663</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100212 Jan van Daalen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">226593 Peter van der Horst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141856 Nico Bouwmeester</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">121538 Jos Verdel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226593 Peter van der Horst</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.424</w:t>
+              <w:t xml:space="preserve">100212 Jan van Daalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237494 John van der Poel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.473</w:t>
+              <w:t xml:space="preserve">237228 Peter den Edel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4313,51 +4313,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">175623 RenÃ© Snel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.402</w:t>
+              <w:t xml:space="preserve">0.387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4365,51 +4365,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153784 Gerben de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.468</w:t>
+              <w:t xml:space="preserve">0.438</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4459,69 +4459,69 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237228 Peter den Edel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.466</w:t>
+              <w:t xml:space="preserve">138487 Norbert Schouten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4571,181 +4571,181 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138487 Norbert Schouten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">141856 Nico Bouwmeester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165348 Jan Smit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.322</w:t>
+              <w:t xml:space="preserve">0.304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121538 Jos Verdel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.417</w:t>
+              <w:t xml:space="preserve">237494 John van der Poel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4761,121 +4761,121 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">157567 Rien Roelofs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.289</w:t>
+              <w:t xml:space="preserve">0.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229764 Emiel Jansen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">229657 Frank Kok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4887,87 +4887,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229657 Frank Kok</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">229764 Emiel Jansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5504,51 +5504,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">127368 John Doodeman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.505</w:t>
+              <w:t xml:space="preserve">0.489</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5564,51 +5564,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">135010 Fabian Paf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.579</w:t>
+              <w:t xml:space="preserve">0.573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5616,51 +5616,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">163015 Frans Opdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.468</w:t>
+              <w:t xml:space="preserve">0.484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5676,51 +5676,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">176397 RenÃ© de Rooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.533</w:t>
+              <w:t xml:space="preserve">0.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5728,51 +5728,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">213324 Pieter Lammerts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.447</w:t>
+              <w:t xml:space="preserve">0.430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5788,51 +5788,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121504 Ron van Leeuwen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.432</w:t>
+              <w:t xml:space="preserve">0.384</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5840,223 +5840,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206154 Jeffrey de Rue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.417</w:t>
+              <w:t xml:space="preserve">0.415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140515 Joop Hofland</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.394</w:t>
+              <w:t xml:space="preserve">124143 Herman Lijsen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.381</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103546 Rob Huisden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.381</w:t>
+              <w:t xml:space="preserve">108503 Jan van Zwieten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">124143 Herman Lijsen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.381</w:t>
+              <w:t xml:space="preserve">140515 Joop Hofland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6064,51 +6064,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">209445 Dominique van Andel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.366</w:t>
+              <w:t xml:space="preserve">0.390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6124,275 +6124,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">162698 Peter Linsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.347</w:t>
+              <w:t xml:space="preserve">0.318</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108503 Jan van Zwieten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">103546 Rob Huisden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">144327 Jos Huiskens</w:t>
+              <w:t xml:space="preserve">180008 Marco van Ekkendonk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">389622 Niels Tetteroo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.250</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180008 Marco van Ekkendonk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.283</w:t>
+              <w:t xml:space="preserve">144327 Jos Huiskens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6400,51 +6400,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388205 Bart Brouwer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.183</w:t>
+              <w:t xml:space="preserve">0.196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6875,87 +6875,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Freddy Van Wijaarda</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> Bert Veldman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.472</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6967,69 +6967,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bert Veldman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.447</w:t>
+              <w:t xml:space="preserve"> Freddy Van Wijaarda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7077,51 +7077,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ruben van Hetten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.435</w:t>
+              <w:t xml:space="preserve">0.409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7151,69 +7151,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rob Huisden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.381</w:t>
+              <w:t xml:space="preserve"> Jan van Zwieten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7261,51 +7261,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dominique van Andel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.366</w:t>
+              <w:t xml:space="preserve">0.390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7335,69 +7335,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jaap Krop</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.287</w:t>
+              <w:t xml:space="preserve"> Rob Huisden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7427,87 +7427,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jan van Zwieten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> Jaap Krop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>