--- v0 (2026-05-01)
+++ v1 (2026-06-25)
@@ -156,111 +156,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205896 GertJan Veldhuizen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.757</w:t>
+              <w:t xml:space="preserve">0.683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130496 Harrie van den Boogaard</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.815</w:t>
+              <w:t xml:space="preserve">130496 Harry Boogaard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.738</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -268,275 +268,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">183337 Peter Van Erp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.564</w:t>
+              <w:t xml:space="preserve">0.559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">145560 Noud van Haren</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">130497 John van Tienen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.649</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212919 Emanuel Coort</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.508</w:t>
+              <w:t xml:space="preserve">143938 Willy Rooijendijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.543</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130497 John van Tienen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.588</w:t>
+              <w:t xml:space="preserve">145560 Noud van Haren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.623</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143938 Willy Rooijendijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.508</w:t>
+              <w:t xml:space="preserve">212919 Emanuel Coort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -552,51 +552,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223690 RenÃ© Snijders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.509</w:t>
+              <w:t xml:space="preserve">0.563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -604,51 +604,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">134658 Coert van Steenbergen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.500</w:t>
+              <w:t xml:space="preserve">0.469</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -664,51 +664,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">228169 Wiel Pelzer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.464</w:t>
+              <w:t xml:space="preserve">0.519</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -716,241 +716,241 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219577 Twan Janssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.341</w:t>
+              <w:t xml:space="preserve">0.364</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386106 Henk Zandbergen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">153307 Leon Mans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223562 Ad Kooijman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.301</w:t>
+              <w:t xml:space="preserve">0.329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">204585 Jeffrey Lenaers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">386106 Henk Zandbergen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -962,69 +962,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153307 Leon Mans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.386</w:t>
+              <w:t xml:space="preserve">204585 Jeffrey Lenaers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1429,181 +1429,181 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15904</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130444 Bart Valckx</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.687</w:t>
+              <w:t xml:space="preserve">264093 John van der Maden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.586</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389671 Abdulkadir Kavak</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">389673 Reinhard Voss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">264093 John van der Maden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.562</w:t>
+              <w:t xml:space="preserve">130444 Bart Valckx</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.585</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1619,405 +1619,405 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">233348 Michael Krauskopf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.655</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150735 Abbas Kosar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.491</w:t>
+              <w:t xml:space="preserve">0.555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389673 Reinhard Voss</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">389671 Abdulkadir Kavak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220727 Miel Brueren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.478</w:t>
+              <w:t xml:space="preserve">0.388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389670 Ali Orkun Isik</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">389788 Erman Duman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.653</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">107941 RenÃ© Peters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.397</w:t>
+              <w:t xml:space="preserve">0.375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389788 Erman Duman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">389789 Ali Riza Gel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">275502 Ruud Engelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2049,87 +2049,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389789 Ali Riza Gel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">389670 Ali Orkun Isik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.611</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384110 Frans Peeters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2137,93 +2137,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384464 Mehmet LÃ¼tfi Kefeli</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.519</w:t>
+              <w:t xml:space="preserve">389724 Irfan Camci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2253,179 +2253,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389724 Irfan Camci</w:t>
-[...127 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">384464 Mehmet LÃ¼tfi Kefeli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: John van der Maden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -2812,241 +2720,241 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">13672</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127702 Marcel Spiertz</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.585</w:t>
+              <w:t xml:space="preserve">126977 Jacky Geerlings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.576</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180594 Eddy Verhoeven</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.609</w:t>
+              <w:t xml:space="preserve">229436 Peter Verhoeven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126977 Jacky Geerlings</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">127702 Marcel Spiertz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.557</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149090 Frits Mast</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.538</w:t>
+              <w:t xml:space="preserve">180594 Eddy Verhoeven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.574</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3054,275 +2962,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">127566 Piet Gerrits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.517</w:t>
+              <w:t xml:space="preserve">0.502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142036 Johan Rensen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">149090 Frits Mast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.553</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136493 Luc Heinen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.487</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.453</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229436 Peter Verhoeven</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">142036 Johan Rensen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">126801 Frans Teleng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.428</w:t>
+              <w:t xml:space="preserve">0.446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3338,293 +3246,293 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385556 Willie Eikhout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.498</w:t>
+              <w:t xml:space="preserve">0.485</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276726 Flemming van Dijkhuizen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">236751 Bert Simon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165812 Martien Gerrits</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">209735 Paul Nagels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">236751 Bert Simon</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">276726 Flemming van Dijkhuizen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.354</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">209735 Paul Nagels</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">165812 Martien Gerrits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3654,51 +3562,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">159004 Pascal Kuijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.388</w:t>
+              <w:t xml:space="preserve">0.421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4103,69 +4011,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15882</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">134266 Stephan Rutten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.803</w:t>
+              <w:t xml:space="preserve">173471 Patrick Niessen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4181,215 +4089,215 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">127710 John Titselaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.603</w:t>
+              <w:t xml:space="preserve">0.590</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173471 Patrick Niessen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">134266 Stephan Rutten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.794</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">171843 Hans Pepels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.575</w:t>
+              <w:t xml:space="preserve">0.518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">169429 Maarten Barsingerhorn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.736</w:t>
+              <w:t xml:space="preserve">146908 Ludy Keuten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.737</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4405,103 +4313,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173115 Rob Vroomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.473</w:t>
+              <w:t xml:space="preserve">0.501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146908 Ludy Keuten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.583</w:t>
+              <w:t xml:space="preserve">169429 Maarten Barsingerhorn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.701</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4517,51 +4425,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">135130 Peter Vereggen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.461</w:t>
+              <w:t xml:space="preserve">0.465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4569,111 +4477,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205837 Luc Thon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.579</w:t>
+              <w:t xml:space="preserve">0.612</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">211079 Eric Aarts</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.380</w:t>
+              <w:t xml:space="preserve">160855 Frank van Helden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4681,163 +4589,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386113 Frits Mennen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.532</w:t>
+              <w:t xml:space="preserve">0.571</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160855 Frank van Helden</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">211079 Eric Aarts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.361</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">135877 Sjaak Teleng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.477</w:t>
+              <w:t xml:space="preserve">0.437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5300,51 +5208,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">111578 Peter van Houwelingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.719</w:t>
+              <w:t xml:space="preserve">0.763</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5360,51 +5268,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">127448 Mark Janssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.596</w:t>
+              <w:t xml:space="preserve">0.603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5412,51 +5320,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219284 Xavier Siahaya</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.627</w:t>
+              <w:t xml:space="preserve">0.648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5472,103 +5380,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">383486 Patrick Eijpe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.460</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">127924 Wim Faessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.584</w:t>
+              <w:t xml:space="preserve">0.634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5584,51 +5492,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">127297 Willy Smeets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.441</w:t>
+              <w:t xml:space="preserve">0.451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5636,111 +5544,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143383 Michel Paffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.543</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161393 Johannus Hollanders</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.410</w:t>
+              <w:t xml:space="preserve">161393 John Hollanders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.411</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5748,51 +5656,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222713 Benjamin Brouwers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.524</w:t>
+              <w:t xml:space="preserve">0.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5808,51 +5716,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">123645 Ronald Boelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.405</w:t>
+              <w:t xml:space="preserve">0.408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5860,51 +5768,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384646 Ignazio Caltebellotta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.474</w:t>
+              <w:t xml:space="preserve">0.492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5920,51 +5828,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277870 Geert Benedik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.403</w:t>
+              <w:t xml:space="preserve">0.384</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5972,51 +5880,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">125433 Jan Coninx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.444</w:t>
+              <w:t xml:space="preserve">0.487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6032,51 +5940,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">207499 Chantal Arntz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.332</w:t>
+              <w:t xml:space="preserve">0.317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6084,51 +5992,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">171821 Harrie Gootzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.382</w:t>
+              <w:t xml:space="preserve">0.367</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6559,69 +6467,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Danny Boreas</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.721</w:t>
+              <w:t xml:space="preserve"> Andy Verjans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.601</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6651,69 +6559,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Andy Verjans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.717</w:t>
+              <w:t xml:space="preserve"> Danny Boreas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6761,51 +6669,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Danny Smeijsters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.589</w:t>
+              <w:t xml:space="preserve">0.573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6835,69 +6743,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Peter Claessen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.550</w:t>
+              <w:t xml:space="preserve"> Emile Korver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6927,69 +6835,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Frank Diederen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.505</w:t>
+              <w:t xml:space="preserve"> Peter Claessen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7019,87 +6927,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Emile Korver</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> Frank Diederen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7239,51 +7147,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7313,51 +7221,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ron Smeijsters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.384</w:t>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>