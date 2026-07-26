--- v0 (2026-05-01)
+++ v1 (2026-07-26)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178271 Robert Aaldering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.658</w:t>
+              <w:t xml:space="preserve">0.692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -234,85 +234,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.774</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178264 Pim Jansen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.632</w:t>
+              <w:t xml:space="preserve">0.681</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,51 +328,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206598 Arno van Teefelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.665</w:t>
+              <w:t xml:space="preserve">0.730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,51 +380,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">383904 Roy Rijkers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.598</w:t>
+              <w:t xml:space="preserve">0.596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -440,51 +440,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149224 Richard de Weert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.581</w:t>
+              <w:t xml:space="preserve">0.560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -492,51 +492,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">116836 Bas van de Meiden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.550</w:t>
+              <w:t xml:space="preserve">0.568</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -552,103 +552,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170629 Peter Viguurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.504</w:t>
+              <w:t xml:space="preserve">0.524</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173284 Ronald de Booys</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.495</w:t>
+              <w:t xml:space="preserve">110354 Raymon Gielens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -698,69 +698,69 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110354 Raymon Gielens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.480</w:t>
+              <w:t xml:space="preserve">173284 Ronald de Booys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -776,51 +776,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164658 Jaap de Regt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.378</w:t>
+              <w:t xml:space="preserve">0.355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -920,51 +920,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">127959 Rene Kapel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.418</w:t>
+              <w:t xml:space="preserve">0.436</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1012,51 +1012,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224149 Frans Joostink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.362</w:t>
+              <w:t xml:space="preserve">0.370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1501,51 +1501,51 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10334</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222538 Luc de Coster</w:t>
+              <w:t xml:space="preserve">222538 Luc Coster Coster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -1561,69 +1561,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106544 Theo Willems</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.591</w:t>
+              <w:t xml:space="preserve">157603 Joep van de Ven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1631,517 +1631,517 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">278913 Gilano Vloedmans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.555</w:t>
+              <w:t xml:space="preserve">0.685</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157603 Joep van de Ven</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.563</w:t>
+              <w:t xml:space="preserve">106544 Theo Willems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">270912 Joeri Wilkowski</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.542</w:t>
+              <w:t xml:space="preserve">386285 Jayden van Buren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.623</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159620 Herman Schiks</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.529</w:t>
+              <w:t xml:space="preserve">205310 Winfried Smolders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226111 Davy Siroyt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.515</w:t>
+              <w:t xml:space="preserve">270912 Joeri Wilkowski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205310 Winfried Smolders</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.518</w:t>
+              <w:t xml:space="preserve">159620 Herman Schiks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388858 Gofred Colijn</w:t>
+              <w:t xml:space="preserve">226111 Davy Siroyt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.515</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">134785 Jean Verbeet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.500</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">0.514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156927 Jurgen Zeegers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">388858 Gofred Colijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151022 Sven Nabuurs</w:t>
             </w:r>
@@ -2157,85 +2157,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132122 Huub Westerburger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.469</w:t>
+              <w:t xml:space="preserve">0.466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2265,69 +2265,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">152803 Toine Verhoeven</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.441</w:t>
+              <w:t xml:space="preserve">156927 Jurgen Zeegers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2357,69 +2357,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386285 Jayden van Buren</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.418</w:t>
+              <w:t xml:space="preserve">104062 Hans Willems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.443</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2449,69 +2449,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104062 Hans Willems</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.390</w:t>
+              <w:t xml:space="preserve">152803 Toine Verhoeven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2974,163 +2974,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">133355 Michel van Bommel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.702</w:t>
+              <w:t xml:space="preserve">0.582</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">144131 Adrie Bosmans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">387749 Olcay GÃ¼nes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.695</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">144362 Willem Siebelink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.623</w:t>
+              <w:t xml:space="preserve">0.578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3146,233 +3146,233 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">120406 Gerard Wanink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.613</w:t>
+              <w:t xml:space="preserve">0.634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383546 Egbert de Wit</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.515</w:t>
+              <w:t xml:space="preserve">114297 Sander Sloots</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387749 Olcay GÃ¼nes</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.608</w:t>
+              <w:t xml:space="preserve">144131 Adrie Bosmans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114297 Sander Sloots</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">383546 Egbert de Wit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132059 Roger Schinning</w:t>
             </w:r>
@@ -3388,85 +3388,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148178 Leo Vermeiren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.448</w:t>
+              <w:t xml:space="preserve">0.452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3482,51 +3482,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178234 RenÃ© Langenbach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.568</w:t>
+              <w:t xml:space="preserve">0.515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3534,51 +3534,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">172660 Sjef Verhaegh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.400</w:t>
+              <w:t xml:space="preserve">0.427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3594,51 +3594,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">166530 Nico van den Borden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.521</w:t>
+              <w:t xml:space="preserve">0.514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3706,51 +3706,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">279072 Ben van Lierop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.439</w:t>
+              <w:t xml:space="preserve">0.487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3798,51 +3798,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132019 Theo Scholten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.432</w:t>
+              <w:t xml:space="preserve">0.416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3890,69 +3890,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170717 Ronnie Aalders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.395</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Willem Siebelink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -4357,51 +4357,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">172251 Han Van Rossum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.695</w:t>
+              <w:t xml:space="preserve">0.750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4417,103 +4417,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">133391 Anton Konings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.897</w:t>
+              <w:t xml:space="preserve">0.752</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165747 Cees van Uden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.558</w:t>
+              <w:t xml:space="preserve">167974 Peter Van Rossum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4563,129 +4563,129 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">167974 Peter Van Rossum</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.525</w:t>
+              <w:t xml:space="preserve">165747 Kees van Uden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147022 Peter Visser</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.565</w:t>
+              <w:t xml:space="preserve">159659 Johan Sopamena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.537</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4735,69 +4735,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159659 Johan Sopamena</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.537</w:t>
+              <w:t xml:space="preserve">126723 Arno Driessen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4805,111 +4805,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">163875 Geert Van Lith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.435</w:t>
+              <w:t xml:space="preserve">0.453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126723 Arno Driessen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.533</w:t>
+              <w:t xml:space="preserve">147022 Peter Visser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4977,51 +4977,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">209485 Henk Janssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.451</w:t>
+              <w:t xml:space="preserve">0.401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5504,327 +5504,327 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">152154 Clemie van Wanrooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150143 Arie Struijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.681</w:t>
+              <w:t xml:space="preserve">0.669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130388 Eric Dericks</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.618</w:t>
+              <w:t xml:space="preserve">208704 Jordy Kanters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.753</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">150139 Anton Hendriksen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.571</w:t>
+              <w:t xml:space="preserve">128700 Eddy van de Bovenkamp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208704 Jordy Kanters</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.607</w:t>
+              <w:t xml:space="preserve">148163 Jacky Dekkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">150137 John Drost</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.549</w:t>
+              <w:t xml:space="preserve">150139 Anton Hendriksen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5840,163 +5840,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">103145 Gert Swinkels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.584</w:t>
+              <w:t xml:space="preserve">0.640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">128700 Eddy van de Bovenkamp</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.542</w:t>
+              <w:t xml:space="preserve">161621 Tinus van Engelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159915 Niels Verlouw</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.497</w:t>
+              <w:t xml:space="preserve">130388 Eric Dericks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6046,121 +6046,121 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">148163 Jacky Dekkers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.477</w:t>
+              <w:t xml:space="preserve">159915 Niels Verlouw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161621 Tinus van Engelen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.407</w:t>
+              <w:t xml:space="preserve">150137 John Drost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6194,51 +6194,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.334</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6268,69 +6268,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385373 Erik Vink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.250</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Eddy van de Bovenkamp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -6721,51 +6721,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bert Pijnenburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.659</w:t>
+              <w:t xml:space="preserve">0.645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6813,51 +6813,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Harrie Meulendijks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.657</w:t>
+              <w:t xml:space="preserve">0.614</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6905,51 +6905,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gilbert Vrijhof</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.612</w:t>
+              <w:t xml:space="preserve">0.528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6979,69 +6979,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Joop van Hastenberg</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.556</w:t>
+              <w:t xml:space="preserve"> Willie Minkels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7071,69 +7071,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Willie Minkels</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.541</w:t>
+              <w:t xml:space="preserve"> Joop van Hastenberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.469</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7199,51 +7199,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7291,51 +7291,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>