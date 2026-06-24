--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141395 Gijs Elbertsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.635</w:t>
+              <w:t xml:space="preserve">0.696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,51 +216,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149974 Tjeerd Vellinga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.790</w:t>
+              <w:t xml:space="preserve">0.815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -268,111 +268,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">172165 Wilfried Godschalk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.531</w:t>
+              <w:t xml:space="preserve">0.534</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">238837 Pieter de Jager</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.562</w:t>
+              <w:t xml:space="preserve">224178 Johan van der Wal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,111 +380,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">161589 Robert Berg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.412</w:t>
+              <w:t xml:space="preserve">0.502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224178 Johan van der Wal</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.538</w:t>
+              <w:t xml:space="preserve">238837 Pieter de Jager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.549</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -492,111 +492,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229425 Steven van der Berg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.396</w:t>
+              <w:t xml:space="preserve">0.416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147163 Anne de Jager</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.483</w:t>
+              <w:t xml:space="preserve">224068 Jeroen Thijs Bos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -604,111 +604,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385490 Lambertus Schrotenboer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.390</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224068 Jeroen Thijs Bos</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.464</w:t>
+              <w:t xml:space="preserve">147163 Anne de Jager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.483</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -716,51 +716,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">210709 Nynke Kuindersma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.371</w:t>
+              <w:t xml:space="preserve">0.347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -794,51 +794,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.442</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -850,87 +850,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">209822 Eddy Lourenz</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">263713 Ids Postma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -942,69 +942,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">263713 Ids Postma</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.392</w:t>
+              <w:t xml:space="preserve">209822 Eddy Lourenz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1427,51 +1427,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110108 Koeno Thoma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.876</w:t>
+              <w:t xml:space="preserve">0.772</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1487,275 +1487,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">111249 Arno Strijker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.629</w:t>
+              <w:t xml:space="preserve">0.635</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118707 Koos Riepma</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.629</w:t>
+              <w:t xml:space="preserve">386669 Peter Alink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.723</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">200844 Wim Santinge</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.607</w:t>
+              <w:t xml:space="preserve">111497 Onno Brunsting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.544</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386669 Peter Alink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.625</w:t>
+              <w:t xml:space="preserve">118707 Koos Riepma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111497 Onno Brunsting</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.585</w:t>
+              <w:t xml:space="preserve">200844 Wim Santinge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1763,499 +1763,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">116075 Jan Feijen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.528</w:t>
+              <w:t xml:space="preserve">0.498</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">137455 Appie Hilberts</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.410</w:t>
+              <w:t xml:space="preserve">214219 Mans Tuin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157552 Fred Breeuwsma</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">237171 Jan Leupen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.423</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219971 Harno Koster</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">104337 Anjo Fraterman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237171 Jan Leupen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.464</w:t>
+              <w:t xml:space="preserve">139790 Fokko van Biessum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104337 Anjo Fraterman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.383</w:t>
+              <w:t xml:space="preserve">137455 Appie Hilberts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208101 Erik Kroeze</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.463</w:t>
+              <w:t xml:space="preserve">157552 Fred Breeuwsma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">219971 Harno Koster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139790 Fokko van Biessum</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.402</w:t>
+              <w:t xml:space="preserve">208101 Erik Kroeze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.378</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2285,87 +2285,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388793 Rob Makkinga</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">174800 Jenne Oosting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2377,87 +2377,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">174800 Jenne Oosting</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">388793 Rob Makkinga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2902,51 +2902,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113854 Klaas Kuindersma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.602</w:t>
+              <w:t xml:space="preserve">0.569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2962,327 +2962,327 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173523 Tammo Bijlsma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.689</w:t>
+              <w:t xml:space="preserve">0.628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113865 Geert Popma</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.599</w:t>
+              <w:t xml:space="preserve">276697 Jilco Venema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226945 Ronald Schuyl</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.533</w:t>
+              <w:t xml:space="preserve">218426 Marcel Boomstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276697 Jilco Venema</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.571</w:t>
+              <w:t xml:space="preserve">113837 Paul de Haan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">218426 Marcel Boomstra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.523</w:t>
+              <w:t xml:space="preserve">226945 Ronald Schuyl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.508</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114593 Anne Hoekstra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.540</w:t>
+              <w:t xml:space="preserve">225848 Dirk Vroling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3298,51 +3298,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">123325 Sjoerd de Jager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.478</w:t>
+              <w:t xml:space="preserve">0.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3350,51 +3350,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">162385 Sietse Jansma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.479</w:t>
+              <w:t xml:space="preserve">0.475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3410,85 +3410,85 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160522 Albert de Wilde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.434</w:t>
+              <w:t xml:space="preserve">0.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113837 Paul de Haan</w:t>
+              <w:t xml:space="preserve">114593 Anne Hoekstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -3522,103 +3522,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181532 Martin Boonstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.401</w:t>
+              <w:t xml:space="preserve">0.382</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">131168 Gerard Edens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.432</w:t>
+              <w:t xml:space="preserve">113865 Geert Popma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3634,103 +3634,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">123327 Peter de Jager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.305</w:t>
+              <w:t xml:space="preserve">0.294</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225848 Dirk Vroling</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.422</w:t>
+              <w:t xml:space="preserve">131168 Gerard Edens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4175,181 +4175,181 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10690</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103371 Ton van Schaik</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.609</w:t>
+              <w:t xml:space="preserve">142514 Hans Van Engelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226343 Kees Wijnbeek</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.545</w:t>
+              <w:t xml:space="preserve">203661 Marc van der Sluis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142514 Hans Van Engelen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.592</w:t>
+              <w:t xml:space="preserve">223964 Machiel Hamersma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4365,387 +4365,387 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">106164 Gerald Reimink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.503</w:t>
+              <w:t xml:space="preserve">0.618</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">218650 Alea Ali</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.501</w:t>
+              <w:t xml:space="preserve">103371 Ton van Schaik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142253 Ferry Wippert</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.468</w:t>
+              <w:t xml:space="preserve">226343 Kees Wijnbeek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.613</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223964 Machiel Hamersma</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.473</w:t>
+              <w:t xml:space="preserve">173681 Dirk Visser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">203661 Marc van der Sluis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.467</w:t>
+              <w:t xml:space="preserve">142253 Ferry Wippert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173681 Dirk Visser</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.469</w:t>
+              <w:t xml:space="preserve">218650 Alaa Ali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">172586 Arnold Struik</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.443</w:t>
+              <w:t xml:space="preserve">216873 Erwin Oosterkamp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4753,111 +4753,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141647 Henk Eggengoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.437</w:t>
+              <w:t xml:space="preserve">0.424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216873 Erwin Oosterkamp</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.390</w:t>
+              <w:t xml:space="preserve">181324 Arie Hoogenboom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4887,69 +4887,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181324 Arie Hoogenboom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.351</w:t>
+              <w:t xml:space="preserve">172586 Arnold Struik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.376</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5464,801 +5464,801 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160997 Ronnie van Dijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">0.704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">234887 Nick Keupink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">0.651</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">0.658</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143739 Richard Vogelzang</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.524</w:t>
+              <w:t xml:space="preserve">181071 Peter Timmer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149394 Henk Poppe</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">385247 Benni Kouwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181071 Peter Timmer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.518</w:t>
+              <w:t xml:space="preserve">169061 Henrie Nieuwenhuis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">115339 Gerrit-Jan Hulst</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">149394 Henk Poppe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">169061 Henrie Nieuwenhuis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.461</w:t>
+              <w:t xml:space="preserve">143739 Richard Vogelzang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139942 ArjÃ¨n Kieskamp</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">115339 Gerrit-Jan Hulst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">179917 Hendrik Bakker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.415</w:t>
+              <w:t xml:space="preserve">0.486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">209631 Peter Kniest</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.362</w:t>
+              <w:t xml:space="preserve">143411 Frans Dijkhof</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171647 Henk Mager</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.415</w:t>
+              <w:t xml:space="preserve">219629 Mark Kosse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143411 Frans Dijkhof</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">139942 ArjÃ¨n Kieskamp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219629 Mark Kosse</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">171647 Henk Mager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">221259 Allard Dunning</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">209631 Peter Kniest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6270,51 +6270,51 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385247 Benni Kouwen</w:t>
+              <w:t xml:space="preserve">221259 Allard Dunning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -6398,51 +6398,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Peter Timmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -6847,51 +6847,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149935 Roelof Hornstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.733</w:t>
+              <w:t xml:space="preserve">0.668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6907,51 +6907,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">114142 Eddie Siemens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.926</w:t>
+              <w:t xml:space="preserve">0.923</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6959,111 +6959,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">111521 Jan Zijlstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.721</w:t>
+              <w:t xml:space="preserve">0.604</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155380 Harry Viswat</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.593</w:t>
+              <w:t xml:space="preserve">140049 Jarno Beerlings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.585</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7071,335 +7071,335 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218104 Jitze Postma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.654</w:t>
+              <w:t xml:space="preserve">0.584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140049 Jarno Beerlings</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.555</w:t>
+              <w:t xml:space="preserve">155380 Harry Viswat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385396 Julius Rolf</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">383683 Jan Boonstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.559</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224199 Rene Martena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.529</w:t>
+              <w:t xml:space="preserve">0.517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383683 Jan Boonstra</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">385396 Julius Rolf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.496</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141879 Henk Hogenbirk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.454</w:t>
+              <w:t xml:space="preserve">0.457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7407,69 +7407,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384621 Klaas Buma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.473</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">125148 Willie Siemens</w:t>
             </w:r>
@@ -7559,51 +7559,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">114170 Reinier van der Kooi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.441</w:t>
+              <w:t xml:space="preserve">0.417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>