--- v1 (2026-06-24)
+++ v2 (2026-08-25)
@@ -5782,51 +5782,51 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143739 Richard Vogelzang</w:t>
+              <w:t xml:space="preserve">143739 Ricard Vogelzang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>