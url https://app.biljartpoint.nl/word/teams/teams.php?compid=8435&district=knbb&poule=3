--- v0 (2026-05-01)
+++ v1 (2026-08-26)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151109 John Brouwers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.764</w:t>
+              <w:t xml:space="preserve">0.813</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,499 +216,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">146821 Patrick Vasseur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.774</w:t>
+              <w:t xml:space="preserve">0.967</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">248066 Patrick Koevoets</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.666</w:t>
+              <w:t xml:space="preserve">157668 Mark Reijnders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205780 Stephan van den Hooff</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.745</w:t>
+              <w:t xml:space="preserve">119144 Michael Zwakenberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.844</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157668 Mark Reijnders</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.619</w:t>
+              <w:t xml:space="preserve">384383 Kees van Peer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">119144 Michael Zwakenberg</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.705</w:t>
+              <w:t xml:space="preserve">205780 Stephan van den Hooff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100239 RenÃ© Franken</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.563</w:t>
+              <w:t xml:space="preserve">248066 Patrick Koevoets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.599</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389366 Didier Van de Gucht</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">389594 Jhorman Giraldo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384383 Kees van Peer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.546</w:t>
+              <w:t xml:space="preserve">100239 RenÃ© Franken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224825 Raymond Peeters</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.542</w:t>
+              <w:t xml:space="preserve">235962 Raymond Eckel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -716,111 +716,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">146957 William de Werd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.452</w:t>
+              <w:t xml:space="preserve">0.456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">235962 Raymond Eckel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.530</w:t>
+              <w:t xml:space="preserve">389366 Didier Van de Gucht</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -870,87 +870,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389594 Jhorman Steven Giraldo </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">145546 Peter van der Elst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -962,69 +962,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">145546 Peter van der Elst</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.458</w:t>
+              <w:t xml:space="preserve">224825 Raymond Peeters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.444</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1447,51 +1447,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173219 Robert van Stevendaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.627</w:t>
+              <w:t xml:space="preserve">0.777</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1507,51 +1507,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">383952 Rowin Jansen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.530</w:t>
+              <w:t xml:space="preserve">0.622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1559,163 +1559,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">129401 Cor de Jonge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.519</w:t>
+              <w:t xml:space="preserve">0.551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147735 Richard van Merrienboer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">166704 Robin van den Bosch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.507</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386779 Etienne Van Damme</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.514</w:t>
+              <w:t xml:space="preserve">137605 Robin Claerhoudt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.544</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1731,387 +1731,387 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202418 Lars Akkermans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.488</w:t>
+              <w:t xml:space="preserve">0.505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">137605 Robin Claerhoudt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.490</w:t>
+              <w:t xml:space="preserve">386779 Etienne Van Damme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">166704 Robin van den Bosch</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">147735 Richard van Merrienboer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.463</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129429 Eddie van Goethem</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">158416 Johan van der Dussen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.439</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128897 Christ de Deugd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.468</w:t>
+              <w:t xml:space="preserve">0.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158416 Johan van der Dussen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">129429 Eddie van Goethem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214881 Wilfred Buijzen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.443</w:t>
+              <w:t xml:space="preserve">389193 Johan Palings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.436</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2119,51 +2119,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">159112 Eduard Aartsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.386</w:t>
+              <w:t xml:space="preserve">0.311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2179,51 +2179,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">276633 Patrick van den Brand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.422</w:t>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2289,143 +2289,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Eddie van Goethem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -2830,257 +2738,257 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165248 Wim de Kok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.594</w:t>
+              <w:t xml:space="preserve">0.578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180275 RenÃ© Vermeiren</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.662</w:t>
+              <w:t xml:space="preserve">234816 Jul van Aperen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.616</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">174478 Edwin Geluk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.553</w:t>
+              <w:t xml:space="preserve">165244 Alfred van den Dries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388960 Dirk Verhoeven</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">180275 RenÃ© Vermeiren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165244 Alfred van den Dries</w:t>
+              <w:t xml:space="preserve">118588 Rob van Linden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -3096,405 +3004,405 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277685 Eddy Mertens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.572</w:t>
+              <w:t xml:space="preserve">388960 Dirk Verhoeven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181023 Nico Peeters</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">174478 Edwin Geluk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">234816 Jul van Aperen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.514</w:t>
+              <w:t xml:space="preserve">264124 Roger Adriaensen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214782 Harm Jan Hoondert</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.481</w:t>
+              <w:t xml:space="preserve">181023 Nico Peeters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.507</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181619 Peter Slokkers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.469</w:t>
+              <w:t xml:space="preserve">277685 Eddy Mertens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118588 Rob van Linden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.469</w:t>
+              <w:t xml:space="preserve">214782 Harm Jan Hoondert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">264124 Roger Adriaensen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.464</w:t>
+              <w:t xml:space="preserve">181619 Peter Slokkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3562,121 +3470,121 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277507 Stan Verheijen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.337</w:t>
+              <w:t xml:space="preserve">0.475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158632 AndrÃ© Karelse</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">128913 Mark van der Hage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">126418 Ad Batten</w:t>
             </w:r>
@@ -3692,103 +3600,103 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.334</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">128913 Mark van der Hage</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">158632 AndrÃ© Karelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3836,51 +3744,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4325,51 +4233,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160565 Brian Bakkers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.589</w:t>
+              <w:t xml:space="preserve">0.522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4385,51 +4293,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277776 Peter Willems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.770</w:t>
+              <w:t xml:space="preserve">0.735</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4437,51 +4345,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">166790 CornÃ© Bakkers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.571</w:t>
+              <w:t xml:space="preserve">0.499</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4531,181 +4439,181 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276918 CornÃ© Bont de</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">276918 CornÃ© de Bont</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.436</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222234 Onur Can</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.605</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.646</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">114147 Ad Braspenning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.426</w:t>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4721,51 +4629,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201931 Martin Sturm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.598</w:t>
+              <w:t xml:space="preserve">0.574</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4791,93 +4699,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181474 Piet Kock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.533</w:t>
+              <w:t xml:space="preserve">0.512</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4885,51 +4793,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">105981 Rien Bakkers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.306</w:t>
+              <w:t xml:space="preserve">0.331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4945,51 +4853,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206313 Martijn Hendriksen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.528</w:t>
+              <w:t xml:space="preserve">0.472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5015,111 +4923,111 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.297</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154532 Erik Niewenhuijse</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">213033 Joop de Fouw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.462</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5131,87 +5039,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">213033 Joop de Fouw</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">156456 Koen PÃ¶psel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5223,69 +5131,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">374001 Rob Brant</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.426</w:t>
+              <w:t xml:space="preserve">154532 Erik Niewenhuijse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5315,69 +5223,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156456 Koen PÃ¶psel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.419</w:t>
+              <w:t xml:space="preserve">374001 Rob Brant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5800,51 +5708,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">264021 Bart Rossel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.820</w:t>
+              <w:t xml:space="preserve">0.885</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5860,163 +5768,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">182582 Mark Alleman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.777</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.854</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387739 Peter Mostrey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.802</w:t>
+              <w:t xml:space="preserve">0.836</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">264122 DaniÃ«l van Rompaey</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.603</w:t>
+              <w:t xml:space="preserve">389515 Geert Vroemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.677</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6024,223 +5932,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">264132 Peter Baetsle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.607</w:t>
+              <w:t xml:space="preserve">0.558</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389515 Geert Vroemans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">387268 Sven van de Velde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237512 Raf Hofman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.459</w:t>
+              <w:t xml:space="preserve">0.516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146890 Tony de Greef</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.491</w:t>
+              <w:t xml:space="preserve">264122 DaniÃ«l van Rompaey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.549</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6248,111 +6156,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">163337 Theo Platjouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.416</w:t>
+              <w:t xml:space="preserve">0.414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181508 Patrick Prins</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.484</w:t>
+              <w:t xml:space="preserve">278999 Patrick Willemse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6402,69 +6310,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">272105 Jan-Willem Kuijten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.473</w:t>
+              <w:t xml:space="preserve">181508 Patrick Prins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6472,257 +6380,257 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173220 Stanny la Heyne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.390</w:t>
+              <w:t xml:space="preserve">0.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387268 Sven van de Velde</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.463</w:t>
+              <w:t xml:space="preserve">146890 Tony de Greef</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386085 Francis Rossel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">129260 Peter Snelders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">278999 Patrick Willemse</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.444</w:t>
+              <w:t xml:space="preserve">272105 Jan-willem kuijten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129260 Peter Snelders</w:t>
+              <w:t xml:space="preserve">386085 Francis Rossel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -7171,87 +7079,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Patrik Mintjens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> Eddy Sr. Willems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7263,69 +7171,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rick van Aspert</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.591</w:t>
+              <w:t xml:space="preserve"> Patrik Mintjens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7355,87 +7263,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Eddy Sr. Willems</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> Peter van Houten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7447,69 +7355,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Peter van Houten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.505</w:t>
+              <w:t xml:space="preserve"> Rick van Aspert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7631,69 +7539,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jack Martens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.450</w:t>
+              <w:t xml:space="preserve"> EugÃ¨ne Faes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7723,87 +7631,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EugÃ¨ne Faes</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> Jack Martens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>