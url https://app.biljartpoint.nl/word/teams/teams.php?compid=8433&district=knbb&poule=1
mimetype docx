--- v0 (2026-04-30)
+++ v1 (2026-07-28)
@@ -138,69 +138,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">11211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143123 Arno Brouwer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.656</w:t>
+              <w:t xml:space="preserve">133381 Jeroen Rozeboom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.661</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,103 +216,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">383552 Yiannis Kalantaridis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.628</w:t>
+              <w:t xml:space="preserve">0.722</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104537 Rolf Munnik</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.630</w:t>
+              <w:t xml:space="preserve">147395 Sander van Haaren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.627</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,103 +328,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164547 Rob van Riesen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.600</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.575</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147395 Sander van Haaren</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.627</w:t>
+              <w:t xml:space="preserve">104537 Rolf Munnik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.607</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -440,51 +440,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136190 Richard van der Erf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.561</w:t>
+              <w:t xml:space="preserve">0.547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -492,275 +492,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153600 Frits Meulensteen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.602</w:t>
+              <w:t xml:space="preserve">0.603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127368 John Doodeman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">234497 Frank van Schaik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384583 Jarno Klompenhouwer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">139874 Elroy de Boer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">234497 Frank van Schaik</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">127368 John Doodeman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133381 Jeroen Rozeboom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.558</w:t>
+              <w:t xml:space="preserve">384583 Jarno Klompenhouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -776,327 +776,327 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">163015 Frans Opdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.468</w:t>
+              <w:t xml:space="preserve">0.484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139874 Elroy de Boer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.500</w:t>
+              <w:t xml:space="preserve">105513 Andries Buitink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.533</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">213324 Pieter Lammerts</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.447</w:t>
+              <w:t xml:space="preserve">157886 Bert Veldman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105513 Andries Buitink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.495</w:t>
+              <w:t xml:space="preserve">143123 Arno Brouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.524</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157886 Bert Veldman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.447</w:t>
+              <w:t xml:space="preserve">213324 Pieter Lammerts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">211799 Ronald Pama</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.483</w:t>
+              <w:t xml:space="preserve">136553 John Bink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1112,103 +1112,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205574 Henk Meijer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.446</w:t>
+              <w:t xml:space="preserve">0.367</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">136553 John Bink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.468</w:t>
+              <w:t xml:space="preserve">211799 Ronald Pama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1653,335 +1653,335 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">11145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205838 Sabit Eser</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.641</w:t>
+              <w:t xml:space="preserve">387586 Gaffar Tekinbas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216710 Dennis Sassen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.645</w:t>
+              <w:t xml:space="preserve">154164 Paul Sassen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.606</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387586 Gaffar Tekinbas</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.627</w:t>
+              <w:t xml:space="preserve">135913 Surin Doekhie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154164 Paul Sassen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.641</w:t>
+              <w:t xml:space="preserve">166338 John de Bruijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">135913 Surin Doekhie</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.555</w:t>
+              <w:t xml:space="preserve">205838 Sabit Eser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">166338 John de Bruijn</w:t>
+              <w:t xml:space="preserve">216710 Dennis Sassen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.591</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -1989,69 +1989,69 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">135318 Charles Waal</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.529</w:t>
+              <w:t xml:space="preserve">127799 Glenn Indallal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2067,499 +2067,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121684 Wilco van Diemen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.565</w:t>
+              <w:t xml:space="preserve">0.479</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">211958 Necat Kaynak</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.508</w:t>
+              <w:t xml:space="preserve">135318 Charles Waal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">135107 Leo Lips</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.410</w:t>
+              <w:t xml:space="preserve">176415 Arno Hiemstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127799 Glenn Indallal</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.476</w:t>
+              <w:t xml:space="preserve">211958 Necat Kaynak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">176415 Arno Hiemstra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.399</w:t>
+              <w:t xml:space="preserve">123625 Arno van der Vlist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">213712 Fazli Zulaloglu</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.437</w:t>
+              <w:t xml:space="preserve">152222 Wim van Dijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125382 Petra Lips-Versluis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.358</w:t>
+              <w:t xml:space="preserve">135107 Leo Lips</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.361</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">152222 Wim van Dijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.424</w:t>
+              <w:t xml:space="preserve">213712 Fazli Zulaloglu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123625 Arno van der Vlist</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.339</w:t>
+              <w:t xml:space="preserve">125382 Petra Lips-Versluis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3168,353 +3168,353 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">12318</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">184237 Robin Bastiaan</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.659</w:t>
+              <w:t xml:space="preserve">173938 Jeroen van de Kuilen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">167936 Bob van Ingen Schenau</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.645</w:t>
+              <w:t xml:space="preserve">277666 Remco Draijer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">136748 Niels Moerman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.596</w:t>
+              <w:t xml:space="preserve">184237 Robin Bastiaan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">264135 Rui Teixeira</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.635</w:t>
+              <w:t xml:space="preserve">172259 Marcel van Delden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.656</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173938 Jeroen van de Kuilen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.570</w:t>
+              <w:t xml:space="preserve">136748 Niels Moerman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217389 Nick Boogaard</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.619</w:t>
+              <w:t xml:space="preserve">264135 Rui Teixeira</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.652</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3522,111 +3522,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141062 Joop Stroober</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.493</w:t>
+              <w:t xml:space="preserve">0.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277666 Remco Draijer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.617</w:t>
+              <w:t xml:space="preserve">153773 Marcel van Dijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.632</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3634,111 +3634,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">177919 Klaas Evers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.448</w:t>
+              <w:t xml:space="preserve">0.416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153773 Marcel van Dijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.578</w:t>
+              <w:t xml:space="preserve">383924 Marco Deen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3746,111 +3746,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">167542 Carla Sikkens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.322</w:t>
+              <w:t xml:space="preserve">0.310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">172259 Marcel van Delden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.561</w:t>
+              <w:t xml:space="preserve">167936 Bob van Ingen Schenau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3900,87 +3900,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">176397 RenÃ© de Rooij</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">217389 Nick Boogaard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">103661 John Busman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4012,87 +4012,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383924 Marco Deen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">176397 RenÃ© de Rooij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.461</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Klaas Evers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -4497,783 +4497,783 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">374835 Jaap Klinkhamer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.640</w:t>
+              <w:t xml:space="preserve">0.584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140119 Ben Katwijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.693</w:t>
+              <w:t xml:space="preserve">100540 Reinier Schretlen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.538</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386025 Peter Sman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.534</w:t>
+              <w:t xml:space="preserve">223566 Gijs Drost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106647 Frans Veld</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">140119 Ben Katwijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.536</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139213 Jan Van der Plas</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.494</w:t>
+              <w:t xml:space="preserve">386025 Peter Sman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100540 Reinier Schretlen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.487</w:t>
+              <w:t xml:space="preserve">236362 Frank van Oostveen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223566 Gijs Drost</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.489</w:t>
+              <w:t xml:space="preserve">114463 Joep Kruikemeier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110396 Ed Westra</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">104085 Wim Nep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223565 Jan Nooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.454</w:t>
+              <w:t xml:space="preserve">0.458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214260 Richard Stuurman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">156501 Ineke Kooistra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.436</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114463 Joep Kruikemeier</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.450</w:t>
+              <w:t xml:space="preserve">139213 Jan Van der Plas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.442</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104085 Willem Nep</w:t>
+              <w:t xml:space="preserve">214260 Richard Stuurman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.432</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139041 Alphonso van Beijnhem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.316</w:t>
+              <w:t xml:space="preserve">0.355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156501 Ineke Kooistra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.426</w:t>
+              <w:t xml:space="preserve">385390 Ger Willems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5303,179 +5303,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">236362 Frank van Oostveen</w:t>
-[...127 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">110396 Ed Westra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Peter Sman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -5866,51 +5774,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Harry Versteege</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.623</w:t>
+              <w:t xml:space="preserve">0.640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5958,51 +5866,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eelco van der Meer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.549</w:t>
+              <w:t xml:space="preserve">0.556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6032,69 +5940,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Aad Otsen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.449</w:t>
+              <w:t xml:space="preserve"> Joke Martijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6124,69 +6032,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Hans Hoefnagels</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.446</w:t>
+              <w:t xml:space="preserve"> Ruben Bouterse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6216,69 +6124,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Joke Martijn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.435</w:t>
+              <w:t xml:space="preserve"> Aad Otsen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6326,51 +6234,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Albert van der Meij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.405</w:t>
+              <w:t xml:space="preserve">0.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6400,69 +6308,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ruben Bouterse</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.390</w:t>
+              <w:t xml:space="preserve"> Glenn Mooij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.385</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6492,87 +6400,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Glenn Mooij</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> Hans Hoefnagels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.377</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>