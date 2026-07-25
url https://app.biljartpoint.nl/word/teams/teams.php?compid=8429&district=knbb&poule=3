--- v0 (2026-05-02)
+++ v1 (2026-07-25)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173277 Rob de la Motte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.771</w:t>
+              <w:t xml:space="preserve">0.772</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,51 +216,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101316 Peter Gnodde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.725</w:t>
+              <w:t xml:space="preserve">0.800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -268,51 +268,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">159336 Hans Scheers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.747</w:t>
+              <w:t xml:space="preserve">0.751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,51 +328,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225484 Bertus ten Napel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.575</w:t>
+              <w:t xml:space="preserve">0.611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,335 +380,335 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206110 Eric Eickhoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.664</w:t>
+              <w:t xml:space="preserve">0.711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142063 Harm van Otterloo</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.569</w:t>
+              <w:t xml:space="preserve">113384 Reier ten Napel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.582</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155480 Nico Mortier</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.629</w:t>
+              <w:t xml:space="preserve">159333 Joost van Baal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.644</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113384 Reier ten Napel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.545</w:t>
+              <w:t xml:space="preserve">118708 Eize Kramer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159333 Joost van Baal</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.626</w:t>
+              <w:t xml:space="preserve">155480 Nico Mortier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118708 Eize Kramer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.540</w:t>
+              <w:t xml:space="preserve">142063 Harm van Otterloo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -794,85 +794,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246303 Joop Eulink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.360</w:t>
+              <w:t xml:space="preserve">0.394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -888,69 +888,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113355 Willem Bakker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.450</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.464</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -980,69 +980,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">112227 Reinier Bakker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.412</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Nico Mortier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -1447,51 +1447,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219842 Marco Beemsterboer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.793</w:t>
+              <w:t xml:space="preserve">0.775</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1507,51 +1507,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113172 Jos Bongers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.969</w:t>
+              <w:t xml:space="preserve">0.931</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1559,111 +1559,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104293 Gijs van Rijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.697</w:t>
+              <w:t xml:space="preserve">0.769</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">162863 Micha van Bochem</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.775</w:t>
+              <w:t xml:space="preserve">147096 Wilbert Van der Heijden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.853</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1671,111 +1671,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170533 Rob van der Griend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.651</w:t>
+              <w:t xml:space="preserve">0.649</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147096 Wilbert Van der Heijden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.751</w:t>
+              <w:t xml:space="preserve">162863 Micha van Bochem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.824</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1783,51 +1783,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">107633 Gerton Bos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.635</w:t>
+              <w:t xml:space="preserve">0.508</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1843,51 +1843,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170742 Jurgen de Ruijter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.723</w:t>
+              <w:t xml:space="preserve">0.790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1913,93 +1913,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">172251 Han Van Rossum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.695</w:t>
+              <w:t xml:space="preserve">0.750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2007,51 +2007,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104937 Wim van der Laan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.432</w:t>
+              <w:t xml:space="preserve">0.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2067,69 +2067,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">144131 Adrie Bosmans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.618</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">0.611</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2159,51 +2159,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130004 Marcel van den Heuvel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.534</w:t>
+              <w:t xml:space="preserve">0.496</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2269,51 +2269,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Wim van der Laan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -2778,51 +2778,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">105632 John Schollink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.076</w:t>
+              <w:t xml:space="preserve">1.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2830,51 +2830,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140123 Volkan Ãetin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.120</w:t>
+              <w:t xml:space="preserve">1.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2890,51 +2890,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">112633 Erik Vijverberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.992</w:t>
+              <w:t xml:space="preserve">0.698</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2942,51 +2942,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">103677 Fred Driessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.852</w:t>
+              <w:t xml:space="preserve">0.787</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3002,103 +3002,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">123439 Erwin de Groot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.754</w:t>
+              <w:t xml:space="preserve">0.665</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106556 John van Essen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.826</w:t>
+              <w:t xml:space="preserve">211957 Taner Bilgic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3114,163 +3114,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">234887 Nick Keupink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.658</w:t>
+              <w:t xml:space="preserve">0.651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">211957 Taner Bilgic</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.738</w:t>
+              <w:t xml:space="preserve">106556 John van Essen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223879 Roy Wietmarschen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.647</w:t>
+              <w:t xml:space="preserve">205616 Daisy Werdekker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3278,111 +3278,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277861 Muhammed Ondes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.728</w:t>
+              <w:t xml:space="preserve">0.682</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205616 Daisy Werdekker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.638</w:t>
+              <w:t xml:space="preserve">151738 Mirjam Pruim-Emmens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.583</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3390,111 +3390,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">255350 Mikail Unver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.606</w:t>
+              <w:t xml:space="preserve">0.634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">151738 Mirjam Pruim-Emmens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.633</w:t>
+              <w:t xml:space="preserve">223879 Roy Wietmarschen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.549</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3524,87 +3524,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">218650 Alea Ali</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">121351 Gerrie Geelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3616,87 +3616,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121351 Gerrie Geelen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">218650 Alaa Ali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.461</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Fred Driessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -4101,51 +4101,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">112842 Marcel Krikhaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.815</w:t>
+              <w:t xml:space="preserve">0.871</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4161,103 +4161,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220116 Martin Vermeer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.742</w:t>
+              <w:t xml:space="preserve">0.750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143421 Jan Vos</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.684</w:t>
+              <w:t xml:space="preserve">134066 Marc van de Burg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.773</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4273,103 +4273,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">122069 Maarten Broers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.667</w:t>
+              <w:t xml:space="preserve">0.689</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">134066 Marc van de Burg</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.662</w:t>
+              <w:t xml:space="preserve">143421 Jan Vos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.698</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4385,275 +4385,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">102492 Ronnie Freriks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.611</w:t>
+              <w:t xml:space="preserve">0.598</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">112891 Gerrit Scholten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">101009 Christian Kroezen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.535</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180662 Johan Kersten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.597</w:t>
+              <w:t xml:space="preserve">268121 Bas Pelgrom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.595</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101009 Christian Kroezen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">112891 Gerrit Scholten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.533</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">268121 Bas Pelgrom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.577</w:t>
+              <w:t xml:space="preserve">180662 Johan Kersten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4661,51 +4661,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">155539 Ton Vloedgraven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.535</w:t>
+              <w:t xml:space="preserve">0.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4721,51 +4721,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">212161 Rudi Loef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.485</w:t>
+              <w:t xml:space="preserve">0.460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4773,51 +4773,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">105534 Bennie Jannink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.484</w:t>
+              <w:t xml:space="preserve">0.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5280,93 +5280,93 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140718 Rene Gerrits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.787</w:t>
+              <w:t xml:space="preserve">0.770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">122223 Eric van Hoorn</w:t>
+              <w:t xml:space="preserve">123875 Johan Zwiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -5374,853 +5374,853 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100011 Arno Klaassen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">178271 Robert Aaldering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102911 Riny Zwiers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.684</w:t>
+              <w:t xml:space="preserve">122223 Eric van Hoorn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165377 Monique van Exter</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.683</w:t>
+              <w:t xml:space="preserve">107071 Hein van Diek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123875 Johan Zwiers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">172259 Marcel van Delden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.656</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">107071 Hein van Diek</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.666</w:t>
+              <w:t xml:space="preserve">165377 Monique van Exter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.599</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118819 John Kuijken</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.641</w:t>
+              <w:t xml:space="preserve">102911 Riny Zwiers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.639</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178271 Robert Aaldering</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.658</w:t>
+              <w:t xml:space="preserve">383904 Roy Rijkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">382538 Stefan Osnabrug</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.597</w:t>
+              <w:t xml:space="preserve">135010 Fabian Paf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383904 Roy Rijkers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">127180 Wim Vredeveldt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">135010 Fabian Paf</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">118819 John Kuijken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">228105 Benny Boerstal</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">100011 Arno Klaassen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.581</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">114087 Ivar de Hek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.576</w:t>
+              <w:t xml:space="preserve">0.550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127180 Wim Vredeveldt</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">116836 Bas van de Meiden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.568</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">172259 Marcel van Delden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.561</w:t>
+              <w:t xml:space="preserve">382538 Stefan Osnabrug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.534</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">116836 Bas van de Meiden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.550</w:t>
+              <w:t xml:space="preserve">228105 Benny Boerstal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6236,51 +6236,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149656 Edgar de Hek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.494</w:t>
+              <w:t xml:space="preserve">0.480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6685,69 +6685,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15904</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216737 Dustin JÃ¤schke</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.052</w:t>
+              <w:t xml:space="preserve">130389 Rene Dericks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.092</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6797,69 +6797,69 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130389 Rene Dericks</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.023</w:t>
+              <w:t xml:space="preserve">216737 Dustin JÃ¤schke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6893,85 +6893,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222195 Dieter Grossjung</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.009</w:t>
+              <w:t xml:space="preserve">237739 Torsten Anders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.906</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7005,705 +7005,705 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.825</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237739 Torsten Anders</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.935</w:t>
+              <w:t xml:space="preserve">222195 Dieter Grossjung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385860 Serkan Tik</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.819</w:t>
+              <w:t xml:space="preserve">384459 Berkutay GÃ¶ncÃ¼oglu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">241005 Thomas Wildforster</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">389948 Christian Kecker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.709</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384459 Berkutay GÃ¶ncÃ¼oglu</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.801</w:t>
+              <w:t xml:space="preserve">385860 Serkan Tik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389948 Christian Kecker</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">237157 Torsten RÃ¼tten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.672</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384460 Hakan GÃ¼lter</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.785</w:t>
+              <w:t xml:space="preserve">385109 Fatih Korkmaz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237157 Torsten RÃ¼tten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">241005 Thomas Wildforster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388167 Cuneyt Altunok</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.710</w:t>
+              <w:t xml:space="preserve">212953 Bahadir Ozturk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.690</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246406 Edwin Willemsen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">120652 Robert van Veenendaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.536</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212953 Bahadir Ozturk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.690</w:t>
+              <w:t xml:space="preserve">384460 Hakan GÃ¼lter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">120652 Robert van Veenendaal</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">246406 Edwin Willemsen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.437</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">272109 Murat Kosar</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.617</w:t>
+              <w:t xml:space="preserve">388167 Cuneyt Altunok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.639</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7733,179 +7733,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385109 Fatih Korkmaz</w:t>
-[...127 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">272109 Murat Kosar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.571</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Rene Dericks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>