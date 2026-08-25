--- v0 (2026-05-02)
+++ v1 (2026-08-25)
@@ -174,145 +174,145 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171750 Marcel Marijnissen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">140792 Jack van der Steen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.752</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">151163 Luc Peeters</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.763</w:t>
+              <w:t xml:space="preserve">388408 Fabrice Bouchat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.840</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,275 +328,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148333 Jos Goverde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.791</w:t>
+              <w:t xml:space="preserve">0.736</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388408 Fabrice Bouchat</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.744</w:t>
+              <w:t xml:space="preserve">215153 Ronald van Geyt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133981 Erik Kortsmit</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">171750 Marcel Marijnissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215153 Ronald van Geyt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.647</w:t>
+              <w:t xml:space="preserve">270586 Luc Winckelmans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.662</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140792 Jack van der Steen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.671</w:t>
+              <w:t xml:space="preserve">133981 Erik Kortsmit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -604,51 +604,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386808 Freddy Caers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.634</w:t>
+              <w:t xml:space="preserve">0.647</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -664,103 +664,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">172219 Ivo Stolting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.646</w:t>
+              <w:t xml:space="preserve">0.650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">270586 Luc Winckelmans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.629</w:t>
+              <w:t xml:space="preserve">151163 Luc Peeters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.624</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -776,121 +776,121 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">157668 Mark Reijnders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.619</w:t>
+              <w:t xml:space="preserve">0.628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385893 Alain Saeijs</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">235962 Raymond Eckel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141889 Eef Eijskoot</w:t>
             </w:r>
@@ -906,103 +906,103 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.541</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389366 Didier Van de Gucht</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">385893 Alain Saeijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1014,69 +1014,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">235962 Raymond Eckel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.530</w:t>
+              <w:t xml:space="preserve">389366 Didier Van de Gucht</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1124,51 +1124,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">144976 Sylvia Eckel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.451</w:t>
+              <w:t xml:space="preserve">0.345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1631,51 +1631,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">135835 Jack van de Klundert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.867</w:t>
+              <w:t xml:space="preserve">0.928</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1691,499 +1691,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">155744 Rini Boeren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.912</w:t>
+              <w:t xml:space="preserve">0.898</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133342 Jac Doggen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.702</w:t>
+              <w:t xml:space="preserve">201225 Remko van Oosterom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163451 Pascal Houke</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.885</w:t>
+              <w:t xml:space="preserve">272107 Philip Coenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.887</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201225 Remko van Oosterom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.684</w:t>
+              <w:t xml:space="preserve">133342 Jac Doggen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">272107 Philip Coenen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">163451 Pascal Houke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156883 RenÃ© Kuijstermans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">383952 Rowin Jansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.622</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">166944 Jan van Oosterhout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.748</w:t>
+              <w:t xml:space="preserve">0.818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383952 Rowin Jansen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">156883 RenÃ© Kuijstermans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.615</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225048 Aldo van Mastromatteo</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.625</w:t>
+              <w:t xml:space="preserve">225048 Aldo Mastromatteo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2191,241 +2191,241 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219028 Adrie van Mechelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.489</w:t>
+              <w:t xml:space="preserve">0.454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138912 Arie Hermans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">382867 Peter Damen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">158028 Maarten van Boeckholtz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.482</w:t>
+              <w:t xml:space="preserve">0.451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">382867 Peter Damen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">138912 Arie Hermans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164878 Raymond de Vries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2433,93 +2433,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208944 Ron de Grauw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.568</w:t>
+              <w:t xml:space="preserve">0.570</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2924,69 +2924,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146490 Jan van den Ouwelant</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.904</w:t>
+              <w:t xml:space="preserve">130368 Mark Havermans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3002,103 +3002,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140016 Marc Roofthooft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.910</w:t>
+              <w:t xml:space="preserve">0.988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130368 Mark Havermans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.842</w:t>
+              <w:t xml:space="preserve">146490 Jan van den Ouwelant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3114,51 +3114,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225882 Peter van Nassau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.703</w:t>
+              <w:t xml:space="preserve">0.705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3166,51 +3166,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">156700 Ton de Hoon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.713</w:t>
+              <w:t xml:space="preserve">0.694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3226,51 +3226,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132895 Hans Boeren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.691</w:t>
+              <w:t xml:space="preserve">0.699</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3278,51 +3278,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246662 Dirk Hermans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.626</w:t>
+              <w:t xml:space="preserve">0.677</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3338,51 +3338,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">144727 Ad Terloo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.648</w:t>
+              <w:t xml:space="preserve">0.666</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3390,241 +3390,241 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173068 Fons Duivenvoorde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.587</w:t>
+              <w:t xml:space="preserve">0.576</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202640 Ekber Yildirim</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">132813 Jack Buijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">221312 Frans Machielsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.579</w:t>
+              <w:t xml:space="preserve">0.560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132813 Jack Buijk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">202640 Ekber Yildirim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3636,87 +3636,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133722 Jan Verdult</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">387376 Peter van den Broek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3746,51 +3746,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277475 Ludo van Broeckhoven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.565</w:t>
+              <w:t xml:space="preserve">0.569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3820,87 +3820,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387376 Peter van den Broek</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">133722 Jan Verdult</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.540</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3930,51 +3930,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202418 Lars Akkermans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.488</w:t>
+              <w:t xml:space="preserve">0.505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4397,51 +4397,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132890 Jeffrey van Nijnatten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.879</w:t>
+              <w:t xml:space="preserve">0.978</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4457,103 +4457,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101596 Huub Adriaanse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.920</w:t>
+              <w:t xml:space="preserve">0.969</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159115 Hans Snijders</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.730</w:t>
+              <w:t xml:space="preserve">181048 Hans Frijters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.677</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4569,499 +4569,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101905 Kees Wittens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.891</w:t>
+              <w:t xml:space="preserve">0.840</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181048 Hans Frijters</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.684</w:t>
+              <w:t xml:space="preserve">182541 Jef Jacobs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214528 Henny de Jongh</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.745</w:t>
+              <w:t xml:space="preserve">151822 Marten van Engelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178583 Jack van Aert</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.682</w:t>
+              <w:t xml:space="preserve">159115 Hans Snijders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">151822 Marten van Engelen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.698</w:t>
+              <w:t xml:space="preserve">214528 Henny de Jongh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.719</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">184232 Tilo Machielse</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">178583 Jack van Aert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">131459 RenÃ© Soeterboek</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">159915 Niels Verlouw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">182541 Jef Jacobs</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.602</w:t>
+              <w:t xml:space="preserve">184232 Tilo Machielse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.612</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101606 Frans Pelders</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.546</w:t>
+              <w:t xml:space="preserve">131459 RenÃ© Soeterboek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5087,111 +5087,111 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">170627 Frank van Rooij</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">101606 Frans Pelders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5203,87 +5203,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159915 Niels Verlouw</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">144095 Jos de Brouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.495</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5295,87 +5295,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">144095 Jos de Brouwer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">170627 Frank van Rooij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.442</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Hans Frijters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -5780,181 +5780,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">228164 Wim Pelders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.797</w:t>
+              <w:t xml:space="preserve">0.717</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">144648 Richard de Bruin</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.046</w:t>
+              <w:t xml:space="preserve">246717 Piet Rodts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222493 Helmut Sulsters</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">119115 Tonny Schrauwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.629</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386194 David Devlieger</w:t>
             </w:r>
@@ -5986,741 +5986,741 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">264122 DaniÃ«l van Rompaey</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">222493 Helmut Sulsters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.627</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389859 Francky Vancoillie</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">144648 Richard de Bruin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.904</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386247 Johan Burgelman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.581</w:t>
+              <w:t xml:space="preserve">384149 Johan van Baal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246717 Piet Rodts</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.837</w:t>
+              <w:t xml:space="preserve">389859 Francky Vancoillie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.850</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212006 Rudy Maes</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">387268 Sven van de Velde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212892 Dion Bergmans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.833</w:t>
+              <w:t xml:space="preserve">271513 Filip Verspeelt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.813</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384149 Johan van Baal</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">264122 DaniÃ«l van Rompaey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.549</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">218867 Michael Vink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.796</w:t>
+              <w:t xml:space="preserve">212892 Dion Bergmans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.763</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">119115 Tonny Schrauwen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">212006 Rudy Maes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.544</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271513 Filip Verspeelt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.792</w:t>
+              <w:t xml:space="preserve">218867 Michael Vink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.742</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146890 Tony de Greef</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">386247 Johan Burgelman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.539</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132526 Raymond Nicodem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.767</w:t>
+              <w:t xml:space="preserve">0.658</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387268 Sven van de Velde</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.463</w:t>
+              <w:t xml:space="preserve">146890 Tony de Greef</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6736,51 +6736,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">161419 Marc van den Boom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.522</w:t>
+              <w:t xml:space="preserve">0.539</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6846,51 +6846,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Rudy Maes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -7295,51 +7295,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">138950 Jean Paul De Kraker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.089</w:t>
+              <w:t xml:space="preserve">0.899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7355,51 +7355,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">131329 Ad Broeders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.055</w:t>
+              <w:t xml:space="preserve">0.949</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7407,163 +7407,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">216492 Freddy Staelens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.888</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.835</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387969 Franky Borny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.715</w:t>
+              <w:t xml:space="preserve">0.768</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">209232 Dirk Vlerick</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.732</w:t>
+              <w:t xml:space="preserve">384488 David Heyman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.726</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7579,439 +7579,439 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">200087 Patrick Oelp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.694</w:t>
+              <w:t xml:space="preserve">0.731</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384488 David Heyman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.726</w:t>
+              <w:t xml:space="preserve">209232 Dirk Vlerick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.649</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384447 Ivan van der Auwera</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.691</w:t>
+              <w:t xml:space="preserve">180265 Willie Damen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383530 Marc Verhaegen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.669</w:t>
+              <w:t xml:space="preserve">173633 Meerten Dallinga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.623</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">248066 Patrick Koevoets</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">384447 Ivan van der Auwera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173633 Meerten Dallinga</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.640</w:t>
+              <w:t xml:space="preserve">383530 Marc Verhaegen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180265 Willie Damen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">248066 Patrick Koevoets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.599</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165248 Wim de Kok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.594</w:t>
+              <w:t xml:space="preserve">0.578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8027,51 +8027,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">182545 Peter Smans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.559</w:t>
+              <w:t xml:space="preserve">0.568</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8079,51 +8079,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">163328 Cees Wissel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.511</w:t>
+              <w:t xml:space="preserve">0.525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8209,51 +8209,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.314</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>