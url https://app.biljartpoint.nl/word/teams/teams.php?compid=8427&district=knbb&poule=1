--- v0 (2026-05-01)
+++ v1 (2026-07-28)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202890 Fabian van Hees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.745</w:t>
+              <w:t xml:space="preserve">0.728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,51 +216,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">154493 Addy Wienk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.801</w:t>
+              <w:t xml:space="preserve">0.722</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -286,93 +286,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.717</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118597 Rob Boogaard</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.686</w:t>
+              <w:t xml:space="preserve">162284 Ger Windt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.659</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,335 +380,335 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">176765 Gerrie de Bruijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.639</w:t>
+              <w:t xml:space="preserve">0.640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">221296 Maurice Orru</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.654</w:t>
+              <w:t xml:space="preserve">118597 Rob Boogaard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.656</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">151356 Kevin Rombouts</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.613</w:t>
+              <w:t xml:space="preserve">225676 Willy van der Wiel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.638</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">162284 Ger Windt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.634</w:t>
+              <w:t xml:space="preserve">221296 Maurice Orru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.623</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">239947 Carlo van Dongen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.607</w:t>
+              <w:t xml:space="preserve">151356 Kevin Rombouts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.595</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">112807 Remco Kroder</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.583</w:t>
+              <w:t xml:space="preserve">124229 RenÃ© Verkaik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.597</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -716,163 +716,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206065 Peter Cortini</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.571</w:t>
+              <w:t xml:space="preserve">0.557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">124229 RenÃ© Verkaik</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.527</w:t>
+              <w:t xml:space="preserve">112807 Remco Kroder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225676 Willy van der Wiel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.493</w:t>
+              <w:t xml:space="preserve">239947 Carlo van Dongen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1317,69 +1317,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15842</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138944 Flor Waumans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.728</w:t>
+              <w:t xml:space="preserve">121141 Fred Strijbosch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.769</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1395,103 +1395,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149624 George Kenter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.757</w:t>
+              <w:t xml:space="preserve">0.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121141 Fred Strijbosch</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.718</w:t>
+              <w:t xml:space="preserve">138944 Flor Waumans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1507,51 +1507,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153305 Fred Groen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.720</w:t>
+              <w:t xml:space="preserve">0.726</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1559,275 +1559,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">147668 Wilfried Van Beek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.672</w:t>
+              <w:t xml:space="preserve">0.573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155885 Peter Berndsen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.713</w:t>
+              <w:t xml:space="preserve">125362 Hans Handgraaf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.663</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222464 Aad Buijs</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">225204 MichaÃ«l de Bruin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125362 Hans Handgraaf</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.705</w:t>
+              <w:t xml:space="preserve">155885 Peter Berndsen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.644</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225204 MichaÃ«l de Bruin</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.642</w:t>
+              <w:t xml:space="preserve">169212 Ben Thijssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1843,215 +1843,215 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">154393 Perry Tuin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.665</w:t>
+              <w:t xml:space="preserve">0.582</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110154 Jo Pol</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">139445 Hans Bek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217359 Leo de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.497</w:t>
+              <w:t xml:space="preserve">0.491</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157805 Marco Sterk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.568</w:t>
+              <w:t xml:space="preserve">222464 Aad Buijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2085,103 +2085,103 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388571 Rob de Ridder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.560</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2193,179 +2193,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">169212 Ben Thijssen</w:t>
-[...127 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">157805 Marco Sterk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.464</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2792,129 +2700,129 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155636 Serg Dianov</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.896</w:t>
+              <w:t xml:space="preserve">112554 Paul Witteman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146314 Peter Witveld</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.786</w:t>
+              <w:t xml:space="preserve">386768 Yannis Savvopoulos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2922,611 +2830,611 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178360 Robert Koster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.874</w:t>
+              <w:t xml:space="preserve">0.878</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386768 Yannis Savvopoulos</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.739</w:t>
+              <w:t xml:space="preserve">146314 Peter Witveld</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">112554 Paul Witteman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.857</w:t>
+              <w:t xml:space="preserve">142113 Marnix de Kruijf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.846</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138890 Wim Kroon</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">383552 Yiannis Kalantaridis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142113 Marnix de Kruijf</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.811</w:t>
+              <w:t xml:space="preserve">155636 Serg Dianov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.827</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153743 Martin Wensveen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.630</w:t>
+              <w:t xml:space="preserve">138890 Wim Kroon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.701</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">167936 Bob van Ingen Schenau</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.645</w:t>
+              <w:t xml:space="preserve">277666 Remco Draijer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383552 Yiannis Kalantaridis</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">153743 Martin Wensveen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.676</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217389 Nick Boogaard</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">135959 Rens Hoeba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.614</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222803 Stein Posthuma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.555</w:t>
+              <w:t xml:space="preserve">0.621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277666 Remco Draijer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.617</w:t>
+              <w:t xml:space="preserve">167936 Bob van Ingen Schenau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3542,163 +3450,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">183784 Emiel Jagroep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.482</w:t>
+              <w:t xml:space="preserve">0.515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">135959 Rens Hoeba</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">217389 Nick Boogaard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163608 Rein van Noord</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.471</w:t>
+              <w:t xml:space="preserve">265873 Sander Lutz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.455</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3706,111 +3614,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">383885 Eelco van der Meer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.549</w:t>
+              <w:t xml:space="preserve">0.556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">265873 Sander Lutz</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.443</w:t>
+              <w:t xml:space="preserve">163608 Rein van Noord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.448</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3818,51 +3726,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">156843 Aad Otsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.449</w:t>
+              <w:t xml:space="preserve">0.406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3878,51 +3786,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">120932 Jos Nieuwenhuizen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.430</w:t>
+              <w:t xml:space="preserve">0.437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4345,51 +4253,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">179889 Mike Nijman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.892</w:t>
+              <w:t xml:space="preserve">0.997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4405,51 +4313,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180351 Marco van Dopperen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.756</w:t>
+              <w:t xml:space="preserve">0.700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4457,111 +4365,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218613 Bradley Roeten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.797</w:t>
+              <w:t xml:space="preserve">0.751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">169551 Andre van Straaten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.745</w:t>
+              <w:t xml:space="preserve">100530 Henk Holtrop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4569,111 +4477,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">137358 Rob Scholtes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.685</w:t>
+              <w:t xml:space="preserve">0.659</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100530 Henk Holtrop</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.682</w:t>
+              <w:t xml:space="preserve">217055 Jacques de Beurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.620</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4723,121 +4631,121 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217055 Jacques de Beurs</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">169551 Andre van Straaten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.574</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153361 Peter Snel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.619</w:t>
+              <w:t xml:space="preserve">389435 Rene Vink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4853,387 +4761,387 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217670 Maurice de VrÃ©</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.566</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389435 Rene Vink</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">139084 Richard Kramer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.559</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385719 Alan Longmuir</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">387364 Cees Waal de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139084 Richard Kramer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">153361 Peter Snel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271598 Dennis Schouten</w:t>
+              <w:t xml:space="preserve">385719 Alan Longmuir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">125344 Rolf Sips</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.381</w:t>
+              <w:t xml:space="preserve">0.435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387364 Cees Waal de</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.471</w:t>
+              <w:t xml:space="preserve">271598 Dennis Schouten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5299,51 +5207,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5373,51 +5281,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">215103 Puck van Aart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.455</w:t>
+              <w:t xml:space="preserve">0.433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5822,69 +5730,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15587</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155667 Bert ten Haaft Jr.</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.839</w:t>
+              <w:t xml:space="preserve">222108 Peter Meersman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.816</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5900,103 +5808,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164972 Dirk Snip</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.712</w:t>
+              <w:t xml:space="preserve">0.721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222108 Peter Meersman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.831</w:t>
+              <w:t xml:space="preserve">155667 Bert ten Haaft jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6012,51 +5920,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219155 Nick Dudink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.694</w:t>
+              <w:t xml:space="preserve">0.681</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6064,111 +5972,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">271720 Dave Scheurweghs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.723</w:t>
+              <w:t xml:space="preserve">0.794</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171741 Bas Bouwhuis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.620</w:t>
+              <w:t xml:space="preserve">115557 Gregory Bolten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.663</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6176,111 +6084,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">126964 Ben Brouwer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.656</w:t>
+              <w:t xml:space="preserve">0.666</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216881 Leon Dudink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.610</w:t>
+              <w:t xml:space="preserve">208146 Ferry Jong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.638</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6288,111 +6196,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143635 Peter van de Scheur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.625</w:t>
+              <w:t xml:space="preserve">0.596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">115557 Gregory Bolten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.587</w:t>
+              <w:t xml:space="preserve">171741 Bas Bouwhuis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.627</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6400,111 +6308,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">137685 Hans de Bruin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.602</w:t>
+              <w:t xml:space="preserve">0.584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208146 Ferry Jong</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.560</w:t>
+              <w:t xml:space="preserve">216881 Leon Dudink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6512,51 +6420,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">137361 Adri Verhoef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.476</w:t>
+              <w:t xml:space="preserve">0.525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6604,51 +6512,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150709 Frank Schaap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.446</w:t>
+              <w:t xml:space="preserve">0.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6696,51 +6604,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">175623 RenÃ© Snel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.402</w:t>
+              <w:t xml:space="preserve">0.387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7277,69 +7185,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10998</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105916 Gerrie van Eck</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.718</w:t>
+              <w:t xml:space="preserve">161145 Demi Pattiruhu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7355,51 +7263,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140143 Jan Viskil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.742</w:t>
+              <w:t xml:space="preserve">0.735</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7407,51 +7315,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181516 Shane Hilgers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.685</w:t>
+              <w:t xml:space="preserve">0.623</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7467,51 +7375,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">157917 Ab Lenaers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.663</w:t>
+              <w:t xml:space="preserve">0.639</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7519,51 +7427,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">382333 Gill Taytelbaum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.637</w:t>
+              <w:t xml:space="preserve">0.588</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7579,103 +7487,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225423 Ton Hollenberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.566</w:t>
+              <w:t xml:space="preserve">0.594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161145 Demi Pattiruhu</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.635</w:t>
+              <w:t xml:space="preserve">105916 Gerrie van Eck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7691,51 +7599,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">118364 Rob Spierenburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.521</w:t>
+              <w:t xml:space="preserve">0.505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7743,51 +7651,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">120255 Mar van der Cijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.568</w:t>
+              <w:t xml:space="preserve">0.533</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7803,51 +7711,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225189 Herman Brethouwer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.458</w:t>
+              <w:t xml:space="preserve">0.391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7855,51 +7763,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">118692 Ed Voogt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.495</w:t>
+              <w:t xml:space="preserve">0.493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7915,51 +7823,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141322 Lau Heijne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.411</w:t>
+              <w:t xml:space="preserve">0.371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7967,51 +7875,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">382332 Metin Solmaz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.356</w:t>
+              <w:t xml:space="preserve">0.405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>