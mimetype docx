--- v0 (2026-04-30)
+++ v1 (2026-08-25)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139997 Dion Nelin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.776</w:t>
+              <w:t xml:space="preserve">1.581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,51 +216,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">105632 John Schollink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.076</w:t>
+              <w:t xml:space="preserve">1.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -268,51 +268,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246719 Javier Palazon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.689</w:t>
+              <w:t xml:space="preserve">1.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,51 +328,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">203343 Dennis Hoogakker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.028</w:t>
+              <w:t xml:space="preserve">0.988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,111 +380,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387604 Mikael de Vogelaere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">1.257</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215662 Uwe Klein</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.917</w:t>
+              <w:t xml:space="preserve">138782 Gert Jan Esvelt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.965</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -492,51 +492,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">213520 Murat GÃ¶kmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.174</w:t>
+              <w:t xml:space="preserve">1.136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -552,51 +552,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130692 Martijn Egbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.874</w:t>
+              <w:t xml:space="preserve">0.931</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -604,111 +604,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150663 Paul Bruijstens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.126</w:t>
+              <w:t xml:space="preserve">1.135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138782 Gert Jan Esvelt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.847</w:t>
+              <w:t xml:space="preserve">215662 Uwe Klein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -716,335 +716,335 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130688 Kay de Zwart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.995</w:t>
+              <w:t xml:space="preserve">1.028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271346 Frank de Ruijter</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">140718 Rene Gerrits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.770</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140720 Herman van Daalen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.979</w:t>
+              <w:t xml:space="preserve">0.996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140718 Rene Gerrits</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">381632 Huidji See</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.758</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178360 Robert Koster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.874</w:t>
+              <w:t xml:space="preserve">0.878</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">381632 Huidji See</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.757</w:t>
+              <w:t xml:space="preserve">271346 Frank de Ruijter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1052,51 +1052,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151822 Marten van Engelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.698</w:t>
+              <w:t xml:space="preserve">0.815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1112,51 +1112,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180662 Johan Kersten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.597</w:t>
+              <w:t xml:space="preserve">0.592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1561,241 +1561,241 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">12046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">236665 Tom Slikker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.984</w:t>
+              <w:t xml:space="preserve">118845 Tom Beemsterboer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.959</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149738 Henk Overmars</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.946</w:t>
+              <w:t xml:space="preserve">219638 Jim Anneveldt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.858</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118845 Tom Beemsterboer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.888</w:t>
+              <w:t xml:space="preserve">236665 Tom Slikker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219638 Jim Anneveldt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.920</w:t>
+              <w:t xml:space="preserve">149738 Henk Overmars</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.849</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1803,577 +1803,577 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">134700 Edgar Meerwijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.850</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">0.918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">116440 Peter Vlaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.870</w:t>
+              <w:t xml:space="preserve">0.849</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">124190 Rob Levering</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.753</w:t>
+              <w:t xml:space="preserve">276904 Kevin Knol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.644</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153672 Henk Lub</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.770</w:t>
+              <w:t xml:space="preserve">160567 Wim Stroet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">218449 Sebastiaan de Bruin</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">153773 Marcel van Dijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160567 Wim Stroet</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.728</w:t>
+              <w:t xml:space="preserve">117100 John Stavenuiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.688</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153773 Marcel van Dijk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">218449 Sebastiaan de Bruin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">117100 John Stavenuiter</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.699</w:t>
+              <w:t xml:space="preserve">149746 Jan Posthumius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.661</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276904 Kevin Knol</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.552</w:t>
+              <w:t xml:space="preserve">124190 Rob Levering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149746 Jan Posthumius</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">129711 Nico Groot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.616</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387252 Michel van Veen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2381,93 +2381,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129711 Nico Groot</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.506</w:t>
+              <w:t xml:space="preserve">153672 Henk Lub</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2493,51 +2493,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2964,69 +2964,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10799</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138739 John Tijssens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.199</w:t>
+              <w:t xml:space="preserve">179199 Dirk Weeremans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.054</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3042,775 +3042,755 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">105134 Mohamed Elashkar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.933</w:t>
+              <w:t xml:space="preserve">0.877</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179199 Dirk Weeremans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.148</w:t>
+              <w:t xml:space="preserve">138739 John Tijssens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142269 Dirk Mourik van</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.820</w:t>
+              <w:t xml:space="preserve">143457 Jan de Wit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.755</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216660 Jordy de Kruijf</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">179889 Mike Nijman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.997</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143457 Jan de Wit</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.734</w:t>
+              <w:t xml:space="preserve">104371 Cor Zomerdijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.654</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133988 Eddy Willems</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.905</w:t>
+              <w:t xml:space="preserve">216660 Jordy de Kruijf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104371 Cor Zomerdijk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">178329 Robin van Os</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179889 Mike Nijman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">133988 Eddy Willems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.891</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140119 Ben Katwijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.693</w:t>
+              <w:t xml:space="preserve">100540 Reinier Schretlen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.538</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205896 GertJan Veldhuizen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.757</w:t>
+              <w:t xml:space="preserve">159336 Hans Scheers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178329 Robin van Os</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">140119 Ben Katwijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.536</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159336 Hans Scheers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.747</w:t>
+              <w:t xml:space="preserve">205896 GertJan Veldhuizen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:rPr>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141031 Feije Dillema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.704</w:t>
+              <w:t xml:space="preserve">0.626</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4255,69 +4235,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">206046 Ramazan Durdu</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.187</w:t>
+              <w:t xml:space="preserve">237195 Simon Blondeel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4333,103 +4313,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">142863 Bert van Manen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.946</w:t>
+              <w:t xml:space="preserve">0.990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237195 Simon Blondeel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.078</w:t>
+              <w:t xml:space="preserve">206046 Ramazan Durdu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4445,51 +4425,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">131902 Sander Jonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.933</w:t>
+              <w:t xml:space="preserve">0.979</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4497,51 +4477,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113575 Rudi Gerritsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.915</w:t>
+              <w:t xml:space="preserve">0.819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4557,835 +4537,835 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">112554 Paul Witteman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.857</w:t>
+              <w:t xml:space="preserve">0.960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133391 Anton Konings</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">108667 Daniel Ockers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139366 Marcel Scheffer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.834</w:t>
+              <w:t xml:space="preserve">0.793</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155932 Jean-Paul Kregting</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">173277 Rob de la Motte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.772</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">228164 Wim Pelders</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.797</w:t>
+              <w:t xml:space="preserve">218613 Bradley Roeten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173277 Rob de la Motte</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.771</w:t>
+              <w:t xml:space="preserve">133391 Anton Konings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.752</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">218613 Bradley Roeten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.797</w:t>
+              <w:t xml:space="preserve">153305 Fred Groen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.726</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100011 Arno Klaassen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.749</w:t>
+              <w:t xml:space="preserve">220116 Martin Vermeer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153305 Fred Groen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">204996 Robert Scheffer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.724</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">220116 Martin Vermeer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.742</w:t>
+              <w:t xml:space="preserve">206110 Eric Eickhoff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">204996 Robert Scheffer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">228164 Wim Pelders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.717</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">206110 Eric Eickhoff</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">155932 Jean-Paul Kregting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170533 Rob van der Griend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.651</w:t>
+              <w:t xml:space="preserve">0.649</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108667 Daniel Ockers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">100011 Arno Klaassen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.581</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">383924 Marco Deen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.516</w:t>
+              <w:t xml:space="preserve">0.592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5790,69 +5770,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15841</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223854 Danny Geysen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.041</w:t>
+              <w:t xml:space="preserve">145594 Leslie van Neyen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5868,103 +5848,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">152502 Frank Martens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.115</w:t>
+              <w:t xml:space="preserve">1.216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">145594 Leslie van Neyen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.989</w:t>
+              <w:t xml:space="preserve">223854 Danny Geysen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5980,51 +5960,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113129 Martin Spoormans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.078</w:t>
+              <w:t xml:space="preserve">1.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6032,51 +6012,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">183082 Jens van Dam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.984</w:t>
+              <w:t xml:space="preserve">0.950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6092,275 +6072,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140036 Ronny DaniÃ«ls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
+              <w:t xml:space="preserve">1.032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146490 Jan van den Ouwelant</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">179176 Lennart Schrauwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222279 Ivan Stitschinsky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.938</w:t>
+              <w:t xml:space="preserve">0.889</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179176 Lennart Schrauwen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">146490 Jan van den Ouwelant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">176527 Ludo Dielis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.798</w:t>
+              <w:t xml:space="preserve">160385 Ton Roovers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6368,111 +6348,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222284 Bryan Vangenechten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.838</w:t>
+              <w:t xml:space="preserve">0.790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160385 Ton Roovers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.745</w:t>
+              <w:t xml:space="preserve">176527 Ludo Dielis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.798</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6480,51 +6460,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153979 Roger Roefs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.737</w:t>
+              <w:t xml:space="preserve">0.753</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6540,103 +6520,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">155687 Anjo Krijnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.661</w:t>
+              <w:t xml:space="preserve">0.699</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159115 Hans Snijders</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.730</w:t>
+              <w:t xml:space="preserve">156700 Ton de Hoon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6652,233 +6632,233 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">172219 Ivo Stolting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.646</w:t>
+              <w:t xml:space="preserve">0.650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156700 Ton de Hoon</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">179573 Rudy Hendrickx</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.690</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">159542 Frans Bambacht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.557</w:t>
+              <w:t xml:space="preserve">0.626</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179573 Rudy Hendrickx</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">159115 Hans Snijders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7305,69 +7285,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161755 Mathy Monnissen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.020</w:t>
+              <w:t xml:space="preserve">224212 Paul Wallerand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7383,611 +7363,611 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">147430 Emilio Sciacca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.180</w:t>
+              <w:t xml:space="preserve">1.058</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141598 Roy Zielemans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">201050 Jean Bessems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.952</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142866 Richard Bitalis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.942</w:t>
+              <w:t xml:space="preserve">146549 Peter van Lieshout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">247808 Kurt Bruggheman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">161755 Mathy Monnissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.931</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146549 Peter van Lieshout</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.904</w:t>
+              <w:t xml:space="preserve">142866 Richard Bitalis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201050 Jean Bessems</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">141598 Roy Zielemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173134 Hans de Groot</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.864</w:t>
+              <w:t xml:space="preserve">157524 Bert Hoefnagels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.759</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181319 Jean Godeyne</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">247808 Kurt Bruggheman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157524 Bert Hoefnagels</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.759</w:t>
+              <w:t xml:space="preserve">173134 Hans de Groot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.757</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224212 Paul Wallerand</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">181319 Jean Godeyne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">176727 Leon Brouwer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.705</w:t>
+              <w:t xml:space="preserve">176727 LÃ©on Brouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.691</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7995,51 +7975,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384395 Alex Serre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.747</w:t>
+              <w:t xml:space="preserve">0.789</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8055,51 +8035,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217859 Nick Loenen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.635</w:t>
+              <w:t xml:space="preserve">0.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8107,111 +8087,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141458 Tom Jacobs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.728</w:t>
+              <w:t xml:space="preserve">0.645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123579 Niels van der Vlist</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.563</w:t>
+              <w:t xml:space="preserve">153567 Bob de Zeeuw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8241,69 +8221,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153567 Bob de Zeeuw</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.551</w:t>
+              <w:t xml:space="preserve">123579 Niels van der Vlist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.538</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>