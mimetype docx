--- v0 (2026-05-02)
+++ v1 (2026-07-27)
@@ -138,1025 +138,1025 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15904</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.437</w:t>
+              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113172 Jos Bongers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">164661 Wilco van Wijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.434</w:t>
+              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">164661 Wilco van Wijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.969</w:t>
+              <w:t xml:space="preserve">202196 Marc Celen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">133160 Christ van der Smissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215197 Erwin Hens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.928</w:t>
+              <w:t xml:space="preserve">205491 Frank Hommering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388053 Maxime Panaia</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202196 Marc Celen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.918</w:t>
+              <w:t xml:space="preserve">156130 Toine Dekkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271262 Joris van `t Zelfden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.096</w:t>
+              <w:t xml:space="preserve">384126 Kevin Vasseur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205491 Frank Hommering</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">113172 Jos Bongers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.931</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133160 Christ van der Smissen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">389879 Bruno Martinez CastaÃ±o</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156130 Toine Dekkers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.810</w:t>
+              <w:t xml:space="preserve">215197 Erwin Hens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.879</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389879 Bruno Martinez CastaÃ±o</w:t>
+              <w:t xml:space="preserve">271262 Joris van `t Zelfden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">147096 Wilbert Van der Heijden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.751</w:t>
+              <w:t xml:space="preserve">0.853</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386051 Luca Philipoom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.951</w:t>
+              <w:t xml:space="preserve">388053 Maxime Panaia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212919 Emanuel Coort</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.508</w:t>
+              <w:t xml:space="preserve">143938 Willy Rooijendijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.543</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384126 Kevin Vasseur</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.942</w:t>
+              <w:t xml:space="preserve">386051 Luca Philipoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.878</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143938 Willy Rooijendijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.508</w:t>
+              <w:t xml:space="preserve">212919 Emanuel Coort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1164,51 +1164,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">125508 Martin de Laat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.638</w:t>
+              <w:t xml:space="preserve">0.598</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1653,69 +1653,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161401 Koen Saver</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.074</w:t>
+              <w:t xml:space="preserve">105577 Raymond Ceulemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1731,103 +1731,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113472 FrÃ©dÃ©ric Caudron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.066</w:t>
+              <w:t xml:space="preserve">1.720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105577 Raymond Ceulemans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.990</w:t>
+              <w:t xml:space="preserve">161401 Koen Saver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1843,103 +1843,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">161357 Jack Wijnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.225</w:t>
+              <w:t xml:space="preserve">1.243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386078 Bart van Hove</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.871</w:t>
+              <w:t xml:space="preserve">215168 Leslie Menheer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.885</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1955,103 +1955,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">166754 Jack van Peer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.008</w:t>
+              <w:t xml:space="preserve">1.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215168 Leslie Menheer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.850</w:t>
+              <w:t xml:space="preserve">386078 Bart van Hove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.880</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2067,51 +2067,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">142023 Erwin van de Heuvel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.947</w:t>
+              <w:t xml:space="preserve">0.888</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2119,51 +2119,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">105997 Wil Janssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.785</w:t>
+              <w:t xml:space="preserve">0.720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2179,51 +2179,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">261434 Dimitri Wittemans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.880</w:t>
+              <w:t xml:space="preserve">0.865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2291,51 +2291,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">166944 Jan van Oosterhout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.748</w:t>
+              <w:t xml:space="preserve">0.818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2385,87 +2385,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202890 Fabian van Hees</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">164289 Piet Sleddens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2477,87 +2477,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">164289 Piet Sleddens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">202890 Fabian van Hees</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.728</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Toon Van Boxem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -2962,51 +2962,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">125085 Freddy ter Braak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.803</w:t>
+              <w:t xml:space="preserve">0.850</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3056,707 +3056,707 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125723 Raimond Teunissen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.772</w:t>
+              <w:t xml:space="preserve">222204 Markus Wirgs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">203630 Steven Buelens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.865</w:t>
+              <w:t xml:space="preserve">264121 Dirk Delmez</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.887</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140805 Frank Speckmann</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.743</w:t>
+              <w:t xml:space="preserve">125723 Raimond Teunissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.701</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">148333 Jos Goverde</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">203630 Steven Buelens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224027 Stefan Siegburg</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.725</w:t>
+              <w:t xml:space="preserve">158316 Carsten Lassig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.690</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">209077 Eric de Busser</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.783</w:t>
+              <w:t xml:space="preserve">177418 Arthur van Schijndel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158316 Carsten Lassig</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.690</w:t>
+              <w:t xml:space="preserve">224027 Stefan Siegburg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277776 Peter Willems</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">209077 Eric de Busser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.739</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222204 Markus Wirgs</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.690</w:t>
+              <w:t xml:space="preserve">108000 Dinand Prinsen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">264121 Dirk Delmez</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">148333 Jos Goverde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.736</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108000 Dinand Prinsen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.678</w:t>
+              <w:t xml:space="preserve">140805 Frank Speckmann</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">177418 Arthur van Schijndel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">277776 Peter Willems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.735</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3768,87 +3768,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246652 Jaimie Buelens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">222493 Helmut Sulsters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.627</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3860,87 +3860,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222493 Helmut Sulsters</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">246652 Jaimie Buelens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.576</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3970,51 +3970,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">212006 Rudy Maes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.571</w:t>
+              <w:t xml:space="preserve">0.544</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4437,111 +4437,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202206 Ronny Lindemann</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.335</w:t>
+              <w:t xml:space="preserve">1.320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178921 Wilco Meusen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.909</w:t>
+              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.968</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4549,111 +4549,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384463 Amir Ibraimov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.144</w:t>
+              <w:t xml:space="preserve">1.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154984 Herold Slettenaar</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.897</w:t>
+              <w:t xml:space="preserve">230215 Maximilien Aussems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.932</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4661,111 +4661,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139918 Tom Persyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.062</w:t>
+              <w:t xml:space="preserve">1.048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.888</w:t>
+              <w:t xml:space="preserve">178921 Wilco Meusen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.844</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4773,51 +4773,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">133801 Rudy de Laet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.031</w:t>
+              <w:t xml:space="preserve">1.021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4833,51 +4833,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">162863 Micha van Bochem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.775</w:t>
+              <w:t xml:space="preserve">0.824</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4885,447 +4885,447 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">152154 Clemie van Wanrooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">0.969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">230215 Maximilien Aussems</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.768</w:t>
+              <w:t xml:space="preserve">152141 Marco Wolfs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.823</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139917 Rudy Persyn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.896</w:t>
+              <w:t xml:space="preserve">158296 Nicky van Venrooij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.842</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">169429 Maarten Barsingerhorn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.701</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158296 Nicky van Venrooij</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.832</w:t>
+              <w:t xml:space="preserve">102910 RenÃ© Wijnen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.786</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">169429 Maarten Barsingerhorn</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">154984 Herold Slettenaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.654</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102910 RenÃ© Wijnen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">139917 Rudy Persyn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.711</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219284 Xavier Siahaya</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.627</w:t>
+              <w:t xml:space="preserve">0.648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5333,51 +5333,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218924 Dirk Thiele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.558</w:t>
+              <w:t xml:space="preserve">0.606</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5393,51 +5393,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205837 Luc Thon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.579</w:t>
+              <w:t xml:space="preserve">0.612</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5485,51 +5485,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222713 Benjamin Brouwers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.524</w:t>
+              <w:t xml:space="preserve">0.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5952,51 +5952,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">250194 Dany Boutet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.143</w:t>
+              <w:t xml:space="preserve">1.344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6030,145 +6030,145 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217771 Christophe Wyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.878</w:t>
+              <w:t xml:space="preserve">0.915</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223697 Stef van Hees</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.156</w:t>
+              <w:t xml:space="preserve">132913 Adrie Demming</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6176,51 +6176,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384394 Thierry Finet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.747</w:t>
+              <w:t xml:space="preserve">0.846</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6236,103 +6236,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132920 Roland Uijtdewillegen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.142</w:t>
+              <w:t xml:space="preserve">1.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222851 Pascal Marziale</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.733</w:t>
+              <w:t xml:space="preserve">384396 Raymond Hennico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.780</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6348,215 +6348,215 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140123 Volkan Ãetin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.120</w:t>
+              <w:t xml:space="preserve">1.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389647 Francis Bosseloirs</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">222851 Pascal Marziale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132913 Adrie Demming</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.061</w:t>
+              <w:t xml:space="preserve">223697 Stef van Hees</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129394 Karina Jetten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.718</w:t>
+              <w:t xml:space="preserve">389647 Francis Bosseloirs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.699</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6572,51 +6572,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">175325 Frits Broeders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.894</w:t>
+              <w:t xml:space="preserve">0.964</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6666,233 +6666,233 @@
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101904 John vd Stappen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.887</w:t>
+              <w:t xml:space="preserve">152866 Reggy Brouwers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.873</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384393 Geoffrey Clabots</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.616</w:t>
+              <w:t xml:space="preserve">129394 Karina Jetten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.658</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">152866 Reggy Brouwers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.826</w:t>
+              <w:t xml:space="preserve">101904 John vd Stappen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.866</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384396 Raymond Hennico</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.613</w:t>
+              <w:t xml:space="preserve">384393 Geoffrey Clabots</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.616</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6908,51 +6908,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">133342 Jac Doggen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.702</w:t>
+              <w:t xml:space="preserve">0.694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6960,51 +6960,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384392 Fabrice Lejeune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.470</w:t>
+              <w:t xml:space="preserve">0.540</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7449,87 +7449,87 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">13488</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">116890 Johan Claessen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">154555 Menno De Vries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151330 Christian Rudolph</w:t>
             </w:r>
@@ -7545,85 +7545,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132195 Richard Berkelmans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.871</w:t>
+              <w:t xml:space="preserve">116890 Johan Claessen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.932</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7639,121 +7639,121 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">175048 Gert-Jan van der Veen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.993</w:t>
+              <w:t xml:space="preserve">1.009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154555 Menno De Vries</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">141974 Roger Spijkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.873</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225024 Matthias Meske</w:t>
             </w:r>
@@ -7769,85 +7769,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127952 Toon van den Heuvel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.860</w:t>
+              <w:t xml:space="preserve">126644 Marcel van Berkel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7863,51 +7863,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">114142 Eddie Siemens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.926</w:t>
+              <w:t xml:space="preserve">0.923</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7915,51 +7915,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">163202 Charles Mekes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.854</w:t>
+              <w:t xml:space="preserve">0.799</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7975,215 +7975,215 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140462 Hylke Bandstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.862</w:t>
+              <w:t xml:space="preserve">0.892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141974 Roger Spijkers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">147752 Peter Heerkens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.792</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">216240 Albert Kooistra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.862</w:t>
+              <w:t xml:space="preserve">0.872</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126644 Marcel van Berkel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.836</w:t>
+              <w:t xml:space="preserve">127952 Toon van den Heuvel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8199,181 +8199,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149974 Tjeerd Vellinga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.790</w:t>
+              <w:t xml:space="preserve">0.815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147752 Peter Heerkens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.815</w:t>
+              <w:t xml:space="preserve">132195 Richard Berkelmans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149935 Roelof Hornstra</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">114492 Edwin Zweers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.792</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8385,87 +8385,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114492 Edwin Zweers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">149935 Roelof Hornstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.668</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8495,51 +8495,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">111521 Jan Zijlstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.721</w:t>
+              <w:t xml:space="preserve">0.604</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>