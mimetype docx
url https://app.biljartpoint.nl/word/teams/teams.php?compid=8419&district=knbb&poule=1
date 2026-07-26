--- v0 (2026-04-30)
+++ v1 (2026-07-26)
@@ -138,69 +138,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15786</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149443 Gerwin Valentijn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.433</w:t>
+              <w:t xml:space="preserve">179378 Jacob Haack-Sorensen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,51 +216,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">183932 Andreas Niehaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.098</w:t>
+              <w:t xml:space="preserve">1.176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -268,51 +268,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">114029 Dave Christiani</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.431</w:t>
+              <w:t xml:space="preserve">1.321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,723 +328,723 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246663 Tobias Bouerdick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.036</w:t>
+              <w:t xml:space="preserve">1.087</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179378 Jacob Haack-Sorensen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">149443 Gerwin Valentijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173827 Rob Lamboo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.034</w:t>
+              <w:t xml:space="preserve">1.006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">182694 Henk Blauwblomme</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">179199 Dirk Weeremans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386051 Luca Philipoom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.951</w:t>
+              <w:t xml:space="preserve">0.878</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179199 Dirk Weeremans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.148</w:t>
+              <w:t xml:space="preserve">182694 Henk Blauwblomme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">112842 Marcel Krikhaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.871</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384095 Philippe Vandendriessch</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">173384 John Roovers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.945</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386815 Aygun Cin</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">181232 Theo Moes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.865</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173384 John Roovers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">384095 Philippe Vandendriessch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.925</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">112842 Marcel Krikhaar</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">386815 Aygun Cin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">142113 Marnix de Kruijf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.811</w:t>
+              <w:t xml:space="preserve">0.846</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181232 Theo Moes</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.763</w:t>
+              <w:t xml:space="preserve">143361 Richard Dekker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.849</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1052,51 +1052,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">169551 Andre van Straaten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.745</w:t>
+              <w:t xml:space="preserve">0.574</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1112,51 +1112,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143421 Jan Vos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.684</w:t>
+              <w:t xml:space="preserve">0.698</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1182,51 +1182,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1274,51 +1274,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1745,69 +1745,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15865</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163195 Glenn Hofman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.805</w:t>
+              <w:t xml:space="preserve">276783 Ruben Legazpi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.733</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1841,929 +1841,929 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105538 Torbjorn Blomdahl</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">163195 Glenn Hofman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">129499 Jean Paul de Bruijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.401</w:t>
+              <w:t xml:space="preserve">1.594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276783 Ruben Legazpi</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.733</w:t>
+              <w:t xml:space="preserve">113631 Jozef Philipoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105384 Peter de Backer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.337</w:t>
+              <w:t xml:space="preserve">180225 Steven van Acker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">105538 Torbjorn Blomdahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180225 Steven van Acker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.261</w:t>
+              <w:t xml:space="preserve">105384 Peter de Backer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.328</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">173614 Huub Wilkowski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223697 Stef van Hees</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.156</w:t>
+              <w:t xml:space="preserve">105577 Raymond Ceulemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113631 Jozef Philipoom</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">271262 Joris van `t Zelfden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.096</w:t>
+              <w:t xml:space="preserve">1.015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217608 Joey de Kok</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138950 Jean Paul De Kraker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.089</w:t>
+              <w:t xml:space="preserve">223697 Stef van Hees</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173614 Huub Wilkowski</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">161401 Koen Saver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.074</w:t>
+              <w:t xml:space="preserve">0.998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">217608 Joey de Kok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105577 Raymond Ceulemans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.990</w:t>
+              <w:t xml:space="preserve">138950 Jean Paul De Kraker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2771,111 +2771,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388053 Maxime Panaia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">0.992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">109460 Berry Dallinga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.851</w:t>
+              <w:t xml:space="preserve">0.863</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3280,69 +3280,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15904</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">200282 Erwin Kivits</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.289</w:t>
+              <w:t xml:space="preserve">208817 Davy van Havere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3358,103 +3358,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">107450 Jean van Erp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.687</w:t>
+              <w:t xml:space="preserve">1.588</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208817 Davy van Havere</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.283</w:t>
+              <w:t xml:space="preserve">217617 Marco Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3470,405 +3470,405 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100867 Martien van der Spoel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.396</w:t>
+              <w:t xml:space="preserve">1.335</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179473 Bart Ceulemans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.270</w:t>
+              <w:t xml:space="preserve">226657 Tom LÃ¶we</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">136942 Raimond Burgman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">202206 Ronny Lindemann</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226657 Tom LÃ¶we</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.252</w:t>
+              <w:t xml:space="preserve">200282 Erwin Kivits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157696 Raymund Swertz</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.351</w:t>
+              <w:t xml:space="preserve">136942 Raimond Burgman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217617 Marco Janssen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.211</w:t>
+              <w:t xml:space="preserve">179473 Bart Ceulemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202206 Ronny Lindemann</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">157696 Raymond Swertz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217857 Andy de Bondt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3876,541 +3876,541 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153358 Harrie van de Ven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.309</w:t>
+              <w:t xml:space="preserve">1.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138641 Johan Roijers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.968</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164661 Wilco van Wijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.969</w:t>
+              <w:t xml:space="preserve">1.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">138641 Johan Roijers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202196 Marc Celen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.918</w:t>
+              <w:t xml:space="preserve">1.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154508 Edwin van Woerkum</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.735</w:t>
+              <w:t xml:space="preserve">142869 RenÃ© Peters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.787</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158296 Nicky van Venrooij</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.832</w:t>
+              <w:t xml:space="preserve">156130 Toine Dekkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142869 RenÃ© Peters</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.732</w:t>
+              <w:t xml:space="preserve">154508 Edwin van Woerkum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.749</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156130 Toine Dekkers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.810</w:t>
+              <w:t xml:space="preserve">158296 Nicky van Venrooij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.842</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4815,405 +4815,405 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">13482</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178143 Roland Forthomme</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.610</w:t>
+              <w:t xml:space="preserve">384422 Sergio Jimenez</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121916 Martin Horn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.859</w:t>
+              <w:t xml:space="preserve">246641 Gokhan Salman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.698</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">203880 Sam van Etten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.470</w:t>
+              <w:t xml:space="preserve">178143 Roland Forthomme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388567 Tayfun Tasdemir</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.632</w:t>
+              <w:t xml:space="preserve">121916 Martin Horn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.665</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201716 Thorsten Frings</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.414</w:t>
+              <w:t xml:space="preserve">203880 Sam van Etten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246641 Gokhan Salman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.486</w:t>
+              <w:t xml:space="preserve">388567 Tayfun Tasdemir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.632</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384422 Sergio Jimenez</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.400</w:t>
+              <w:t xml:space="preserve">201716 Thorsten Frings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5229,51 +5229,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140673 Johan Loncelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.483</w:t>
+              <w:t xml:space="preserve">1.429</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5281,51 +5281,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132920 Roland Uijtdewillegen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.142</w:t>
+              <w:t xml:space="preserve">1.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5341,51 +5341,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143706 Jeffrey Jorissen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.326</w:t>
+              <w:t xml:space="preserve">1.386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5435,423 +5435,423 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">150663 Paul Bruijstens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">139433 Stefan Galla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113129 Martin Spoormans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.078</w:t>
+              <w:t xml:space="preserve">1.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139433 Stefan Galla</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">132913 Adrie Demming</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223854 Danny Geysen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.041</w:t>
+              <w:t xml:space="preserve">1.028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132913 Adrie Demming</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">139730 Frans van Schaik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">142422 Francis Forton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.036</w:t>
+              <w:t xml:space="preserve">0.938</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139730 Frans van Schaik</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">150663 Paul Bruijstens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">179176 Lennart Schrauwen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5901,51 +5901,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">131902 Sander Jonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.933</w:t>
+              <w:t xml:space="preserve">0.979</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6368,51 +6368,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">107328 Eddy Merckx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.979</w:t>
+              <w:t xml:space="preserve">1.755</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6428,439 +6428,439 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113472 FrÃ©dÃ©ric Caudron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.066</w:t>
+              <w:t xml:space="preserve">1.720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276651 Allan Schroder</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">385159 Turgay Orak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139997 Dion Nelin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.776</w:t>
+              <w:t xml:space="preserve">1.581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385159 Turgay Orak</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.471</w:t>
+              <w:t xml:space="preserve">276651 Allan Schroder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246727 Savas Bulut</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.371</w:t>
+              <w:t xml:space="preserve">208817 Davy van Havere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121619 Barry van Beers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.395</w:t>
+              <w:t xml:space="preserve">164719 Wesley de Jaeger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.265</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208817 Davy van Havere</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.283</w:t>
+              <w:t xml:space="preserve">246727 Savas Bulut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">164719 Wesley de Jaeger</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.321</w:t>
+              <w:t xml:space="preserve">121619 Barry van Beers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6876,51 +6876,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">161357 Jack Wijnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.225</w:t>
+              <w:t xml:space="preserve">1.243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6946,163 +6946,163 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132920 Roland Uijtdewillegen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.142</w:t>
+              <w:t xml:space="preserve">1.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139918 Tom Persyn</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">142880 Ronny Brants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385282 Jan Verweijmeren</w:t>
             </w:r>
@@ -7134,87 +7134,87 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142880 Ronny Brants</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">139918 Tom Persyn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388980 Edwin Verweijmeren</w:t>
             </w:r>
@@ -7230,85 +7230,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.519</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">203630 Steven Buelens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.865</w:t>
+              <w:t xml:space="preserve">0.886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7356,51 +7356,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">177418 Arthur van Schijndel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.756</w:t>
+              <w:t xml:space="preserve">0.865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7863,51 +7863,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181093 Nikos Polychronopoulos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.661</w:t>
+              <w:t xml:space="preserve">1.718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7941,85 +7941,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139906 Peter Ceulemans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.579</w:t>
+              <w:t xml:space="preserve">117098 Eddy Leppens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.672</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8035,723 +8035,723 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148083 Dick Jaspers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.691</w:t>
+              <w:t xml:space="preserve">1.624</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">117098 Eddy Leppens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.504</w:t>
+              <w:t xml:space="preserve">139906 Peter Ceulemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">263971 Cedric Melnytschenko</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.445</w:t>
+              <w:t xml:space="preserve">127132 Anno de Kleine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.265</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123992 Frans van Kuyk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">141999 Kenny Miatton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127132 Anno de Kleine</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.401</w:t>
+              <w:t xml:space="preserve">263971 Cedric Melnytschenko</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.084</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208902 Jerry Hermans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.223</w:t>
+              <w:t xml:space="preserve">123992 Frans van Kuyk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147430 Emilio Sciacca</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">139648 Dan Breur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384463 Amir Ibraimov</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.144</w:t>
+              <w:t xml:space="preserve">100153 Kurt Ceulemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">142866 Richard Bitalis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100153 Kurt Ceulemans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.017</w:t>
+              <w:t xml:space="preserve">208902 Jerry Hermans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142866 Richard Bitalis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.942</w:t>
+              <w:t xml:space="preserve">101904 John vd Stappen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.866</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141999 Kenny Miatton</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.989</w:t>
+              <w:t xml:space="preserve">384463 Amir Ibraimov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146549 Peter van Lieshout</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.904</w:t>
+              <w:t xml:space="preserve">215103 Puck van Aart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8759,221 +8759,109 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">182549 Erik van Woerkom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.582</w:t>
+              <w:t xml:space="preserve">0.557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:rPr>
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: Peter Damen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>