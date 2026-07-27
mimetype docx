--- v0 (2026-04-29)
+++ v1 (2026-07-27)
@@ -138,69 +138,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">808203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">167728 Wim Jekel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.480</w:t>
+              <w:t xml:space="preserve">109116 Cor Elzenaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.507</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,387 +216,387 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220592 Ron Steenstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.657</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">33 </w:t>
+              <w:t xml:space="preserve">0.691</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">109116 Cor Elzenaar</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">167728 Wim Jekel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271233 Jaap Wind</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">18 </w:t>
+              <w:t xml:space="preserve">385576 Dick Franken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216610 Rein Wildeman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">19 </w:t>
+              <w:t xml:space="preserve">385084 Willem BaldÃ©</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385576 Dick Franken</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">14 </w:t>
+              <w:t xml:space="preserve">271233 Jaap Wind</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385084 Willem BaldÃ©</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">17 N</w:t>
+              <w:t xml:space="preserve">216610 Rein Wildeman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">216442 Adolf Eerenstein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.260</w:t>
+              <w:t xml:space="preserve">0.276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -604,69 +604,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223907 Harrie Beukema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.254</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">13 </w:t>
+              <w:t xml:space="preserve">0.234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384672 Jan Potze</w:t>
             </w:r>
@@ -698,95 +698,95 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">11 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Cor Elzenaar</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Adolf Eerenstein</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1131,51 +1131,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180775 Rens Penninx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.631</w:t>
+              <w:t xml:space="preserve">0.636</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1191,51 +1191,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">251250 Chris Boon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.452</w:t>
+              <w:t xml:space="preserve">0.444</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1243,525 +1243,525 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">134412 Jan Hadderingh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.317</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">16 </w:t>
+              <w:t xml:space="preserve">0.350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385062 Jurrie Hulsebosch</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">16 </w:t>
+              <w:t xml:space="preserve">200417 Annie Hadderingh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">200417 Annie Hadderingh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">385062 Jurrie Hulsebosch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.306</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">16 </w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226298 Albert Rademaker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.261</w:t>
+              <w:t xml:space="preserve">385062 Jurrie Hulsebosch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">226297 Willem van Leeuwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">14 </w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">200417 Annie Hadderingh</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t xml:space="preserve">226298 Albert Rademaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">200417 Annie Hadderingh</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t xml:space="preserve">269251 Pier Hiemstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jan Hadderingh</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Pier Hiemstra</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2088,647 +2088,647 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">808202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157442 Klaas Siepel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">237246 Jan Feikens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">264031 Roelf van der Land</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.482</w:t>
+              <w:t xml:space="preserve">0.488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237246 Jan Feikens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">21 N</w:t>
+              <w:t xml:space="preserve">157442 Klaas Siepel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154610 Hein de Vries</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 N</w:t>
+              <w:t xml:space="preserve">226990 Lucas Heuvingh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">179222 Willem Bakker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.312</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">16 </w:t>
+              <w:t xml:space="preserve">0.322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226990 Lucas Heuvingh</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">21 N</w:t>
+              <w:t xml:space="preserve">154610 Hein de Vries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388381 Henk Lasker</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">15 </w:t>
+              <w:t xml:space="preserve">223778 Bert Smit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">265657 Henk Hofman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">16 N</w:t>
+              <w:t xml:space="preserve">276650 Johan Elzinga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223778 Bert Smit</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">15 </w:t>
+              <w:t xml:space="preserve">136685 Andries van der Veen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276650 Johan Elzinga</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">15 </w:t>
+              <w:t xml:space="preserve">265657 Henk Hofman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">136685 Andries van der Veen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">15 </w:t>
+              <w:t xml:space="preserve">388381 Henk Lasker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2740,95 +2740,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Klaas Siepel</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Hein de Vries</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3173,181 +3173,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224199 Rene Martena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.571</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">0.620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">159477 Henk Schrik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.599</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 N</w:t>
+              <w:t xml:space="preserve">0.555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384147 Pieter Pot</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">14 N</w:t>
+              <w:t xml:space="preserve">384141 Hendrik Geertsema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">270919 Jan Schutrups</w:t>
             </w:r>
@@ -3363,51 +3363,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">23 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384146 Henk de Graaf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3457,275 +3457,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">272009 Gerrit Jan Smit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.394</w:t>
+              <w:t xml:space="preserve">0.384</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384141 Hendrik Geertsema</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">12 N</w:t>
+              <w:t xml:space="preserve">384147 Pieter Pot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237248 Lambert Bartelds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.290</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">15 </w:t>
+              <w:t xml:space="preserve">0.260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384140 Nantko Boddema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.220</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">12 </w:t>
+              <w:t xml:space="preserve">0.095</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265304 Geert Lamberts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.200</w:t>
+              <w:t xml:space="preserve">0.170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">11 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3807,95 +3807,95 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">11 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Pieter Pot</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jan Schutrups</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>