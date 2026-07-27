--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -156,275 +156,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153167 Ahmed Cakir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.640</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">33 </w:t>
+              <w:t xml:space="preserve">0.626</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">118845 Tom Beemsterboer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.333</w:t>
+              <w:t xml:space="preserve">1.344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">70 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100445 Wim Bosman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">226087 Ruud Slotboom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.556</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236665 Tom Slikker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.244</w:t>
+              <w:t xml:space="preserve">1.211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">62 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219503 Steef Lem</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.527</w:t>
+              <w:t xml:space="preserve">100445 Wim Bosman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.549</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -440,215 +440,215 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387252 Michel van Veen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.791</w:t>
+              <w:t xml:space="preserve">0.792</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226087 Ruud Slotboom</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">27 R</w:t>
+              <w:t xml:space="preserve">219503 Steef Lem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">115879 William Slikker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.760</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">0.734</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">115322 Rob Koning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.497</w:t>
+              <w:t xml:space="preserve">0.502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -716,51 +716,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">216740 Tjeerd Aukema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.411</w:t>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -776,69 +776,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">155031 Koos Valkenier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.544</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">27 R</w:t>
+              <w:t xml:space="preserve">0.599</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">177507 Frank Groenendal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -870,87 +870,87 @@
               </w:rPr>
               <w:t xml:space="preserve">23 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217825 Johan Wezelman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">265957 Marcel Boelsums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -962,147 +962,147 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">265957 Marcel Boelsums</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 R</w:t>
+              <w:t xml:space="preserve">217825 Johan Wezelman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.484</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Wim Bosman</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: William Slikker</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1447,559 +1447,559 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218449 Sebastiaan de Bruin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.912</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 </w:t>
+              <w:t xml:space="preserve">0.890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163546 Sieb Mulder</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.520</w:t>
+              <w:t xml:space="preserve">226087 Ruud Slotboom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141527 Jeroen Looijesteijn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.678</w:t>
+              <w:t xml:space="preserve">110313 Jaap Middelie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226087 Ruud Slotboom</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">163546 Sieb Mulder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110313 Jaap Middelie</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">33 </w:t>
+              <w:t xml:space="preserve">141527 Jeroen Looijesteijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226857 Rolf Slotboom</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">115322 Rob Koning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">115822 Jack Buisman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.629</w:t>
+              <w:t xml:space="preserve">0.613</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">115322 Rob Koning</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">25 R</w:t>
+              <w:t xml:space="preserve">226857 Rolf Slotboom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.484</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">115799 Jan van Oosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.577</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">0.606</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">216740 Tjeerd Aukema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.411</w:t>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2007,69 +2007,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">212610 Rob Meerwijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.467</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">0.482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">177507 Frank Groenendal</w:t>
             </w:r>
@@ -2101,95 +2101,95 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jaap Middelie</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Tjeerd Aukema</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2516,69 +2516,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10837</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173938 Jeroen van de Kuilen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.882</w:t>
+              <w:t xml:space="preserve">184237 Robin Bastiaan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.851</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">42 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2594,103 +2594,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205739 Rob van Aart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.698</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">0.666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">184237 Robin Bastiaan</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.800</w:t>
+              <w:t xml:space="preserve">173938 Jeroen van de Kuilen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.843</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">42 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2706,327 +2706,327 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">152155 Erik Baltus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.564</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">0.557</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136748 Niels Moerman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.640</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">33 </w:t>
+              <w:t xml:space="preserve">0.682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224238 John Hessing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.542</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">0.510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">167542 Carla Sikkens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">177919 Klaas Evers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180876 Peter Knol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.510</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">0.473</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">103661 John Busman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.486</w:t>
+              <w:t xml:space="preserve">0.505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3042,163 +3042,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236714 Jan Overman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.466</w:t>
+              <w:t xml:space="preserve">0.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">177919 Klaas Evers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">167542 Carla Sikkens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246277 Remco van den Broek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.436</w:t>
+              <w:t xml:space="preserve">0.445</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3206,51 +3206,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173493 Erwin Bastiaan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.360</w:t>
+              <w:t xml:space="preserve">0.330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3266,129 +3266,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">167399 Frank der Kinderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.420</w:t>
+              <w:t xml:space="preserve">0.410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jeroen van de Kuilen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: John Hessing</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3733,223 +3733,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205739 Rob van Aart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.698</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">0.666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">117257 Jan Grooten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">138712 Flip Nijkamp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170486 Peter Lodder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.615</w:t>
+              <w:t xml:space="preserve">0.624</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138712 Flip Nijkamp</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.533</w:t>
+              <w:t xml:space="preserve">229466 Cris Mosch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3999,181 +3999,181 @@
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229466 Cris Mosch</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">107431 Johan de Nijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.507</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">117548 Gerrit Schrijver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.488</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">0.471</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">107431 Johan de Nijs</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.517</w:t>
+              <w:t xml:space="preserve">117257 Jan Grooten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.498</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4181,51 +4181,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">250204 Jeroen Zonnenberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.463</w:t>
+              <w:t xml:space="preserve">0.443</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4241,103 +4241,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">117548 Gerrit Schrijver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.488</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">0.471</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384634 Jaques Eeken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.397</w:t>
+              <w:t xml:space="preserve">0.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4353,121 +4353,121 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">117581 Jan Mosch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.480</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">0.430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">265890 Marco Baars</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">251267 Harry Koldijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4479,87 +4479,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">251267 Harry Koldijk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 R</w:t>
+              <w:t xml:space="preserve">389181 Brandon Van aart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.377</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4571,69 +4571,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389181 Brandon Van aart</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.330</w:t>
+              <w:t xml:space="preserve">265890 Marco Baars</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.356</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4681,69 +4681,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385063 Tom Bleyendaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.279</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">23 R</w:t>
+              <w:t xml:space="preserve">0.179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4755,95 +4755,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Marco Baars</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Gerrit Schrijver</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5206,51 +5206,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.780</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">39 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153773 Marcel van Dijk</w:t>
             </w:r>
@@ -5266,257 +5266,257 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.780</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">39 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140663 Jim van der Starre</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.726</w:t>
+              <w:t xml:space="preserve">117552 Vincent Veldt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140663 Jim van der Starre</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.726</w:t>
+              <w:t xml:space="preserve">117552 Vincent Veldt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">117552 Vincent Veldt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.702</w:t>
+              <w:t xml:space="preserve">140663 Jim van der Starre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">117552 Vincent Veldt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.702</w:t>
+              <w:t xml:space="preserve">140663 Jim van der Starre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5524,163 +5524,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">109181 Sjon Koelman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.578</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">0.627</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">109181 Sjon Koelman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.578</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">0.627</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151297 Robert Tijms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.520</w:t>
+              <w:t xml:space="preserve">0.521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5696,611 +5696,611 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151297 Robert Tijms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.520</w:t>
+              <w:t xml:space="preserve">0.521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130789 Peter Groenendal</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.484</w:t>
+              <w:t xml:space="preserve">277373 Harry Zonneveld</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130789 Peter Groenendal</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.484</w:t>
+              <w:t xml:space="preserve">277373 Harry Zonneveld</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277373 Harry Zonneveld</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.473</w:t>
+              <w:t xml:space="preserve">130789 Peter Groenendal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277373 Harry Zonneveld</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.473</w:t>
+              <w:t xml:space="preserve">130789 Peter Groenendal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277265 Herman Veldt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.459</w:t>
+              <w:t xml:space="preserve">110961 Ab Schuit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277265 Herman Veldt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.459</w:t>
+              <w:t xml:space="preserve">110961 Ab Schuit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110961 Ab Schuit</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.443</w:t>
+              <w:t xml:space="preserve">219036 JÃ¶rgen Bolten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110961 Ab Schuit</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.443</w:t>
+              <w:t xml:space="preserve">219036 JÃ¶rgen Bolten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219036 JÃ¶rgen Bolten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.439</w:t>
+              <w:t xml:space="preserve">277265 Herman Veldt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.434</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219036 JÃ¶rgen Bolten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.439</w:t>
+              <w:t xml:space="preserve">277265 Herman Veldt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.434</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6308,51 +6308,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385056 Max Nuijens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.430</w:t>
+              <w:t xml:space="preserve">0.420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6368,51 +6368,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385056 Max Nuijens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.430</w:t>
+              <w:t xml:space="preserve">0.420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6420,51 +6420,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385330 Herman Waldram</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.400</w:t>
+              <w:t xml:space="preserve">0.366</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6480,129 +6480,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385330 Herman Waldram</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.400</w:t>
+              <w:t xml:space="preserve">0.366</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: JÃ¶rgen Bolten</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Peter Groenendal</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>