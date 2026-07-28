--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">112495 Erik Hermsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.500</w:t>
+              <w:t xml:space="preserve">4.525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,103 +216,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">214174 Maurice Nillessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.371</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">160 </w:t>
+              <w:t xml:space="preserve">6.983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165924 Jan Damen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.397</w:t>
+              <w:t xml:space="preserve">2.367</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,51 +328,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265908 Eduard van den Boogaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.017</w:t>
+              <w:t xml:space="preserve">6.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,129 +380,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">105961 Henny de Waal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.076</w:t>
+              <w:t xml:space="preserve">2.073</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153210 Grad Kusters</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">60 </w:t>
+              <w:t xml:space="preserve">216608 Ton van Vliet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -514,87 +514,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216608 Ton van Vliet</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">153210 Grad Kusters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -624,51 +624,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223709 Frans Knuiman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.967</w:t>
+              <w:t xml:space="preserve">2.013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -716,51 +716,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202707 Jos Thissen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.869</w:t>
+              <w:t xml:space="preserve">2.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -808,51 +808,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">248046 Gerard Hendriks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.822</w:t>
+              <w:t xml:space="preserve">1.815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -882,69 +882,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383976 Arno Hendriks</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.487</w:t>
+              <w:t xml:space="preserve">130963 Tiny van Duijnhoven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -992,51 +992,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121531 Michel Verdugo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.457</w:t>
+              <w:t xml:space="preserve">1.464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1066,69 +1066,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130963 Tiny van Duijnhoven</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.435</w:t>
+              <w:t xml:space="preserve">383976 Arno Hendriks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1176,129 +1176,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">212904 Rene Keijsers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.400</w:t>
+              <w:t xml:space="preserve">1.347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Erik Hermsen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Grad Kusters</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1643,559 +1643,559 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">214174 Maurice Nillessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.371</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">160 R</w:t>
+              <w:t xml:space="preserve">6.983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114284 Joost Beissel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">70 RN</w:t>
+              <w:t xml:space="preserve">181215 Eddy Mol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.644</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265908 Eduard van den Boogaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.017</w:t>
+              <w:t xml:space="preserve">6.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223814 Jack Koenen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">70 </w:t>
+              <w:t xml:space="preserve">114284 Joost Beissel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153210 Grad Kusters</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">60 R</w:t>
+              <w:t xml:space="preserve">216608 Ton van Vliet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181215 Eddy Mol</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">65 R</w:t>
+              <w:t xml:space="preserve">223814 Jack Koenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216608 Ton van Vliet</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">153210 Grad Kusters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">272020 Marco v.d. Bol</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 RN</w:t>
+              <w:t xml:space="preserve">159671 Frank Uitterhoeve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223709 Frans Knuiman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.967</w:t>
+              <w:t xml:space="preserve">2.013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104866 Henny Janssen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.744</w:t>
+              <w:t xml:space="preserve">215439 Wim Jacobs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2203,111 +2203,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202707 Jos Thissen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.869</w:t>
+              <w:t xml:space="preserve">2.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215439 Wim Jacobs</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.700</w:t>
+              <w:t xml:space="preserve">104866 Henny Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2315,499 +2315,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">248046 Gerard Hendriks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.822</w:t>
+              <w:t xml:space="preserve">1.815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159671 Frank Uitterhoeve</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.700</w:t>
+              <w:t xml:space="preserve">170713 Sjaak Spanjaard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383976 Arno Hendriks</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.487</w:t>
+              <w:t xml:space="preserve">130963 Tiny van Duijnhoven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125200 Paul Peters</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">272020 Marco v.d. Bol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.561</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121531 Michel Verdugo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.457</w:t>
+              <w:t xml:space="preserve">1.464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143108 Inge Veltmans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.489</w:t>
+              <w:t xml:space="preserve">125200 Paul Peters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.533</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389546 Marcel Vervoort</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.437</w:t>
+              <w:t xml:space="preserve">383976 Arno Hendriks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">170713 Sjaak Spanjaard</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.445</w:t>
+              <w:t xml:space="preserve">143108 Inge Veltmans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.498</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130963 Tiny van Duijnhoven</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.435</w:t>
+              <w:t xml:space="preserve">389546 Marcel Vervoort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.436</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2823,129 +2823,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222843 Marc van Dreumel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.303</w:t>
+              <w:t xml:space="preserve">1.358</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jos Thissen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jack Koenen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3272,405 +3272,405 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">11309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223814 Jack Koenen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">70 R</w:t>
+              <w:t xml:space="preserve">181215 Eddy Mol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.644</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160094 Peter Toonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.818</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">90 R</w:t>
+              <w:t xml:space="preserve">3.352</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181215 Eddy Mol</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">65 </w:t>
+              <w:t xml:space="preserve">223814 Jack Koenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">228352 Jos Thomassen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.995</w:t>
+              <w:t xml:space="preserve">2.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">272020 Marco v.d. Bol</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 RN</w:t>
+              <w:t xml:space="preserve">159671 Frank Uitterhoeve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">135208 Chris Cornelissen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.876</w:t>
+              <w:t xml:space="preserve">1.895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104866 Henny Janssen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.744</w:t>
+              <w:t xml:space="preserve">215439 Wim Jacobs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3686,103 +3686,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246346 Frans Sommers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.826</w:t>
+              <w:t xml:space="preserve">1.745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215439 Wim Jacobs</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.700</w:t>
+              <w:t xml:space="preserve">104866 Henny Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3816,327 +3816,327 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">55 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159671 Frank Uitterhoeve</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">170713 Sjaak Spanjaard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246344 Eric van de Cruijsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.586</w:t>
+              <w:t xml:space="preserve">1.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125200 Paul Peters</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">272020 Marco v.d. Bol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.561</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">131023 Henk Toonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
+              <w:t xml:space="preserve">1.277</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">170713 Sjaak Spanjaard</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">125200 Paul Peters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.533</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4166,51 +4166,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222843 Marc van Dreumel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.303</w:t>
+              <w:t xml:space="preserve">1.358</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4258,51 +4258,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">278904 Jos Jacobs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.147</w:t>
+              <w:t xml:space="preserve">1.013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4332,95 +4332,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Paul Peters</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Frans Sommers</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4765,129 +4765,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">389047 Nico Arts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.491</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">100 </w:t>
+              <w:t xml:space="preserve">4.759</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">261501 John Christ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.523</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">90 R</w:t>
+              <w:t xml:space="preserve">3.366</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225510 Henk van Kouwen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4937,551 +4937,551 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208920 Maarten Gijsbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.287</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 </w:t>
+              <w:t xml:space="preserve">2.407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208920 Maarten Gijsbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.287</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 R</w:t>
+              <w:t xml:space="preserve">2.407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222948 Jos Looijschelder</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">387305 RenÃ© Houwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">120142 Pia Helmich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.181</w:t>
+              <w:t xml:space="preserve">2.032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387305 RenÃ© Houwen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">222948 Jos Looijschelder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222948 Jos Looijschelder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.076</w:t>
+              <w:t xml:space="preserve">2.021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385749 Mac van Dinther</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">276875 Bert Langelaan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.904</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385749 Mac van Dinther</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.900</w:t>
+              <w:t xml:space="preserve">1.902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276875 Bert Langelaan</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">385749 Mac van Dinther</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165938 Ruth van den Bogaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.656</w:t>
+              <w:t xml:space="preserve">1.679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5497,51 +5497,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236716 Herman Banus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.666</w:t>
+              <w:t xml:space="preserve">1.718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5549,51 +5549,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385143 Piet van Langen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.636</w:t>
+              <w:t xml:space="preserve">1.571</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5623,95 +5623,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Pia Helmich</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jos Looijschelder</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6056,51 +6056,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130958 John Zeelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.652</w:t>
+              <w:t xml:space="preserve">4.659</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6116,275 +6116,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387328 Ton van den Berg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.352</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 </w:t>
+              <w:t xml:space="preserve">2.637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130895 AndrÃ© Zeelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.693</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">70 </w:t>
+              <w:t xml:space="preserve">2.546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385448 Gerrit Banken</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">385445 Theo van Hout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205742 Louis Peters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.188</w:t>
+              <w:t xml:space="preserve">2.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385445 Theo van Hout</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.000</w:t>
+              <w:t xml:space="preserve">205507 Frans Thijssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.887</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6392,241 +6392,241 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223825 Frank Robben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.700</w:t>
+              <w:t xml:space="preserve">1.713</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205507 Frans Thijssen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">385448 Gerrit Banken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">215528 Stan Meeuwsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.505</w:t>
+              <w:t xml:space="preserve">1.696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202668 Gert-Jan van de Ven</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">271252 Sjaak Kersten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.623</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6638,147 +6638,147 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271252 Sjaak Kersten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">202668 Gert-Jan van de Ven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.515</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Frank Robben</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Gert-Jan van de Ven</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7123,51 +7123,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151369 Jan Braks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.868</w:t>
+              <w:t xml:space="preserve">4.518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7183,439 +7183,439 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151369 Jan Braks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.868</w:t>
+              <w:t xml:space="preserve">4.518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385302 Piet Thijssen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.000</w:t>
+              <w:t xml:space="preserve">271385 Ron van den Heuvel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">271385 Ron van den Heuvel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 R</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271385 Ron van den Heuvel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">75 </w:t>
+              <w:t xml:space="preserve">385302 Piet Thijssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271385 Ron van den Heuvel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">75 R</w:t>
+              <w:t xml:space="preserve">385302 Piet Thijssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">210455 Jan Toonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.878</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">75 R</w:t>
+              <w:t xml:space="preserve">2.789</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">210455 Jan Toonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.878</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">75 </w:t>
+              <w:t xml:space="preserve">2.789</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229565 Nico van den Heuvel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.711</w:t>
+              <w:t xml:space="preserve">2.754</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">70 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7631,51 +7631,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229565 Nico van den Heuvel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.711</w:t>
+              <w:t xml:space="preserve">2.754</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">70 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7683,223 +7683,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">131689 Peter Blom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.248</w:t>
+              <w:t xml:space="preserve">2.408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">271408 Pius van Raaij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">271408 Pius van Raaij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.184</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">2.216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205941 Harrie van Mil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.350</w:t>
+              <w:t xml:space="preserve">1.291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7907,51 +7907,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205941 Harrie van Mil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.350</w:t>
+              <w:t xml:space="preserve">1.291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7967,51 +7967,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386408 Mat Hoeberigs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.260</w:t>
+              <w:t xml:space="preserve">1.282</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8059,129 +8059,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385104 Frans Jansen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.106</w:t>
+              <w:t xml:space="preserve">1.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jan Braks</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Pius van Raaij</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>