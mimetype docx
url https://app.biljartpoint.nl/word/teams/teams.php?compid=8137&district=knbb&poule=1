--- v0 (2026-04-30)
+++ v1 (2026-07-26)
@@ -156,181 +156,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170629 Peter Viguurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.504</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">25 R</w:t>
+              <w:t xml:space="preserve">0.524</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">134493 Henk van der Leest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.627</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31 R</w:t>
+              <w:t xml:space="preserve">0.671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208657 Theo Schneider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.472</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">0.486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">111291 Bart Wellerd</w:t>
             </w:r>
@@ -380,129 +380,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">156359 Fred van Mil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.434</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">22 </w:t>
+              <w:t xml:space="preserve">0.448</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113741 Rien Jonkers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">22 </w:t>
+              <w:t xml:space="preserve">132786 Quint Burg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201191 Harrie van Wordragen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -534,181 +534,181 @@
               </w:rPr>
               <w:t xml:space="preserve">22 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132786 Quint Burg</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">22 </w:t>
+              <w:t xml:space="preserve">113741 Rien Jonkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.390</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164658 Jaap de Regt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.378</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">19 R</w:t>
+              <w:t xml:space="preserve">0.355</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165269 Piet van Berkel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.358</w:t>
+              <w:t xml:space="preserve">123525 Berry Gordijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -758,69 +758,69 @@
               </w:rPr>
               <w:t xml:space="preserve">16 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123525 Berry Gordijn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.346</w:t>
+              <w:t xml:space="preserve">165269 Piet van Berkel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -828,51 +828,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">102494 Paul Sax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.291</w:t>
+              <w:t xml:space="preserve">0.283</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -888,103 +888,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">161601 Bert Wilsens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.320</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">17 </w:t>
+              <w:t xml:space="preserve">0.314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">155878 Gerrie van Geffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.263</w:t>
+              <w:t xml:space="preserve">0.258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">15 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1000,51 +1000,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">209422 Toon van den Boom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.229</w:t>
+              <w:t xml:space="preserve">0.242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1126,95 +1126,95 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">15 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Paul Sax</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Toon van den Boom</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1619,51 +1619,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">103145 Gert Swinkels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.527</w:t>
+              <w:t xml:space="preserve">0.532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1671,353 +1671,333 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113741 Rien Jonkers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.439</w:t>
+              <w:t xml:space="preserve">0.390</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">385373 Erik Vink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">22 </w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165269 Piet van Berkel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">18 </w:t>
+              <w:t xml:space="preserve">386252 Willie Timmermans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208595 Peter van Hassel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.359</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">18 </w:t>
+              <w:t xml:space="preserve">0.361</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386252 Willie Timmermans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.357</w:t>
+              <w:t xml:space="preserve">102194 Ton Kennis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:rPr>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">16 N</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">123525 Berry Gordijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2045,143 +2025,123 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:rPr>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">16 </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102194 Ton Kennis</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">17 </w:t>
+              <w:t xml:space="preserve">165269 Piet van Berkel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.341</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2211,69 +2171,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">203193 Cor van Beers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.321</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">17 </w:t>
+              <w:t xml:space="preserve">0.317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2303,51 +2263,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">166486 Henk van Boxtel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.275</w:t>
+              <w:t xml:space="preserve">0.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2377,95 +2337,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Ton Kennis</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Gert Swinkels</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2792,759 +2752,759 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">912057</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">270912 Joeri Wilkowski</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">102636 Cees Wittens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.707</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140451 Jos van Leur</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">146254 RenÃ© van Maren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.478</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148163 Jacky Dekkers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.580</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">0.648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146254 RenÃ© van Maren</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">140451 Jos van Leur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102636 Cees Wittens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">270912 Joeri Wilkowski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150051 Bjorn van Oorschot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.464</w:t>
+              <w:t xml:space="preserve">0.457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">167208 Frans den Otter</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">385373 Erik Vink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">211715 Bas Van Kessel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.406</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">21 R</w:t>
+              <w:t xml:space="preserve">0.423</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">176543 Frans den Otter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.424</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">22 </w:t>
+              <w:t xml:space="preserve">0.416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">207109 Louis Erich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.362</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">19 </w:t>
+              <w:t xml:space="preserve">0.344</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385373 Erik Vink</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">20 </w:t>
+              <w:t xml:space="preserve">167208 Frans den Otter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">138399 Stefan Leijten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.300</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">16 R</w:t>
+              <w:t xml:space="preserve">0.343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">176534 Gerard van Hoorn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.360</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">19 </w:t>
+              <w:t xml:space="preserve">0.398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3574,51 +3534,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104127 Ad van Hamond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.298</w:t>
+              <w:t xml:space="preserve">0.271</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3648,95 +3608,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Gerard van Hoorn</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Louis Erich</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4099,145 +4059,145 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 R</w:t>
+              <w:t xml:space="preserve">29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164661 Wilco van Wijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.990</w:t>
+              <w:t xml:space="preserve">0.963</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217171 Peter van den Luitgaard</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.480</w:t>
+              <w:t xml:space="preserve">118831 Mari Bloemers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.483</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4287,69 +4247,69 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118831 Mari Bloemers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.450</w:t>
+              <w:t xml:space="preserve">385519 Kees Van Uden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4365,163 +4325,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113741 Rien Jonkers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.439</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">22 R</w:t>
+              <w:t xml:space="preserve">0.390</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385519 Kees Van Uden</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">22 </w:t>
+              <w:t xml:space="preserve">217171 Peter van den Luitgaard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165269 Piet van Berkel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.358</w:t>
+              <w:t xml:space="preserve">0.341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4529,111 +4489,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">211715 Bas Van Kessel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.406</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">21 R</w:t>
+              <w:t xml:space="preserve">0.423</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">166486 Henk van Boxtel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.275</w:t>
+              <w:t xml:space="preserve">0.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4701,51 +4661,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">168028 Jeroen Loermans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.228</w:t>
+              <w:t xml:space="preserve">0.280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4885,129 +4845,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">168024 Monique Drost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.179</w:t>
+              <w:t xml:space="preserve">0.190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Mari Bloemers</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Monique Drost</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5338,69 +5298,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ton Rovers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.680</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">0.661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5430,69 +5390,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Edwin van den Boom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.563</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">0.616</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5504,87 +5464,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Hans Hulsen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve"> Pieter Hulsen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.431</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5596,87 +5556,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pieter Hulsen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">23 R</w:t>
+              <w:t xml:space="preserve"> Hans Hulsen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.431</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5706,51 +5666,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Co van der Velden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.339</w:t>
+              <w:t xml:space="preserve">0.322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">17 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5798,69 +5758,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cor van Beers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.321</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">17 R</w:t>
+              <w:t xml:space="preserve">0.317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5872,51 +5832,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Hans Hulsen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>