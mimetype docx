--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246425 Anton van de Bedem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.211</w:t>
+              <w:t xml:space="preserve">2.245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -268,51 +268,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">203322 Ko Koppejan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.435</w:t>
+              <w:t xml:space="preserve">1.406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,51 +328,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219390 Martin de Bel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.010</w:t>
+              <w:t xml:space="preserve">2.101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,51 +380,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225648 Wil van Os</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.304</w:t>
+              <w:t xml:space="preserve">1.388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -492,163 +492,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">389349 Kevin van de Ketterij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.180</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385102 Ko de Jonge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.318</w:t>
+              <w:t xml:space="preserve">1.300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181489 Johan Palm</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.925</w:t>
+              <w:t xml:space="preserve">275544 Frank Dekkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -664,103 +664,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128491 Rinus Baarends</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">1.178</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">275544 Frank Dekkers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.910</w:t>
+              <w:t xml:space="preserve">266976 Daniel van Os</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -776,181 +776,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387576 Rob Vermeulen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.099</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">1.109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">266976 Daniel van Os</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">31 </w:t>
+              <w:t xml:space="preserve">181489 Johan Palm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219604 Patrick Nuyens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">0.905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -980,129 +980,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385645 Kees Hamelink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.701</w:t>
+              <w:t xml:space="preserve">0.728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Daniel van Os</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Ko de Jonge</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1447,51 +1447,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385202 Tom Rommens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.251</w:t>
+              <w:t xml:space="preserve">2.301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1507,51 +1507,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386835 Ko Anthonise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.075</w:t>
+              <w:t xml:space="preserve">2.047</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1559,51 +1559,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">117491 Jacky Hoogedeure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.900</w:t>
+              <w:t xml:space="preserve">1.996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">53 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1619,51 +1619,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">221368 Kees Geuze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.690</w:t>
+              <w:t xml:space="preserve">1.677</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1671,111 +1671,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237091 Hans Walhout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.717</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 </w:t>
+              <w:t xml:space="preserve">1.599</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136538 Johan Schouwenaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.434</w:t>
+              <w:t xml:space="preserve">1.473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1783,163 +1783,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246556 Sharon de Kok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.523</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">1.467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148923 Wim Schneider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.400</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 R</w:t>
+              <w:t xml:space="preserve">1.372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201704 Sander van der Hage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.434</w:t>
+              <w:t xml:space="preserve">1.427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1955,51 +1955,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201113 Claudia van den Berge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.130</w:t>
+              <w:t xml:space="preserve">1.131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2067,275 +2067,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219406 Vincent Wagenaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.100</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.094</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">212110 Sjaak de Rijcke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.258</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">1.157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">389456 Frank Thienpont</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">0.971</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384170 Rien de Vos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.062</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">1.083</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">270904 Andre Buteijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.900</w:t>
+              <w:t xml:space="preserve">0.916</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2343,51 +2343,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388684 Erlin Louwerse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.887</w:t>
+              <w:t xml:space="preserve">0.830</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2403,51 +2403,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386284 Rinus Kriekaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.693</w:t>
+              <w:t xml:space="preserve">0.669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2455,189 +2455,189 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387610 Karin Jasperse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.345</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">20 </w:t>
+              <w:t xml:space="preserve">0.367</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387685 Jos Bos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.520</w:t>
+              <w:t xml:space="preserve">0.551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Karin Jasperse</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Claudia van den Berge</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2982,223 +2982,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">144976 Sylvia Eckel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.236</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 </w:t>
+              <w:t xml:space="preserve">2.162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385216 Jan de Winter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.901</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">53 </w:t>
+              <w:t xml:space="preserve">1.888</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386835 Ko Anthonise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.075</w:t>
+              <w:t xml:space="preserve">2.047</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388795 Bart van Brink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.741</w:t>
+              <w:t xml:space="preserve">388683 Scotty Latumeten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">49 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3206,111 +3206,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">221368 Kees Geuze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.690</w:t>
+              <w:t xml:space="preserve">1.677</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388683 Scotty Latumeten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.721</w:t>
+              <w:t xml:space="preserve">388795 Bart van Brink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">49 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3318,499 +3318,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">268140 Adwin Eversdijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.400</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">1.375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385166 Romana Jasperse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.640</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 </w:t>
+              <w:t xml:space="preserve">1.582</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148923 Wim Schneider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.400</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 R</w:t>
+              <w:t xml:space="preserve">1.372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">183996 Jos Barten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.606</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 R</w:t>
+              <w:t xml:space="preserve">1.562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271418 Carolien Eversdijk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">268122 Kenny Zoeteman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">118174 Ron Verduyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.574</w:t>
+              <w:t xml:space="preserve">1.558</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">268122 Kenny Zoeteman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">271418 Carolien Eversdijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128696 Leo Timmerman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.536</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">1.416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">270904 Andre Buteijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.900</w:t>
+              <w:t xml:space="preserve">0.916</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3826,103 +3826,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180761 Peter Lijnema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.449</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">1.273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386284 Rinus Kriekaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.693</w:t>
+              <w:t xml:space="preserve">0.669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3938,51 +3938,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386827 Flemming Bleijenberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.945</w:t>
+              <w:t xml:space="preserve">0.962</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4030,129 +4030,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388684 Erlin Louwerse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.887</w:t>
+              <w:t xml:space="preserve">0.830</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Carolien Eversdijk</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Romana Jasperse</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4497,111 +4497,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">134917 Pieter Zweedijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">100 </w:t>
+              <w:t xml:space="preserve">3.946</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181283 Jurgen van Dalen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.983</w:t>
+              <w:t xml:space="preserve">1.905</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">53 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4609,335 +4609,335 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">221379 Bobby Ãzgan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.362</w:t>
+              <w:t xml:space="preserve">2.342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183081 Marinus Mulder</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">51 </w:t>
+              <w:t xml:space="preserve">374001 Rob Brant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.877</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165261 Wim de Jonge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.600</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 </w:t>
+              <w:t xml:space="preserve">1.386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">374001 Rob Brant</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">183081 Marinus Mulder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165264 Albert de Jonge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.319</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">41 </w:t>
+              <w:t xml:space="preserve">1.272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224187 DaniÃ«l Mulder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.649</w:t>
+              <w:t xml:space="preserve">1.619</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4945,51 +4945,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">230246 Vinnie Chamroe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.269</w:t>
+              <w:t xml:space="preserve">1.214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5005,327 +5005,327 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">210269 Marco Aertssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.395</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">41 </w:t>
+              <w:t xml:space="preserve">1.508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">389169 Wim Geijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.133</w:t>
+              <w:t xml:space="preserve">1.196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214588 Sanne Maree</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">39 R</w:t>
+              <w:t xml:space="preserve">384577 Marco Rolandus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.094</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164712 Willem Smid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.116</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384577 Marco Rolandus</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">214588 Sanne Maree</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384614 Ozzi Ertem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.865</w:t>
+              <w:t xml:space="preserve">0.829</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5355,95 +5355,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Willem Smid</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Marco Aertssen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5770,629 +5770,629 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201930 Peter de Looff</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">65 RN</w:t>
+              <w:t xml:space="preserve">183497 Dirk Smits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170081 Piet Scheffers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.000</w:t>
+              <w:t xml:space="preserve">2.091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183497 Dirk Smits</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">60 R</w:t>
+              <w:t xml:space="preserve">201930 Peter de Looff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219247 Mark Jeremiasse</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">43 N</w:t>
+              <w:t xml:space="preserve">136538 Johan Schouwenaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.473</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">145134 Remko Blok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.712</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 </w:t>
+              <w:t xml:space="preserve">1.867</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">136538 Johan Schouwenaar</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">219247 Mark Jeremiasse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.472</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183499 AndrÃ© Koster</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">45 R</w:t>
+              <w:t xml:space="preserve">220238 Gerard Slotema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205228 Arthur Hoogesteger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.232</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">1.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">220238 Gerard Slotema</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">384014 Jan Wilderom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277653 Ed van Oers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.134</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384014 Jan Wilderom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.460</w:t>
+              <w:t xml:space="preserve">183499 AndrÃ© Koster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6408,103 +6408,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223895 Adrian Jeremiasse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.852</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31 N</w:t>
+              <w:t xml:space="preserve">0.916</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387655 Maarten Torbijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.320</w:t>
+              <w:t xml:space="preserve">1.347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6520,51 +6520,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263960 Jacco Dekker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.831</w:t>
+              <w:t xml:space="preserve">0.864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6572,51 +6572,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">115764 Jan Beije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.229</w:t>
+              <w:t xml:space="preserve">1.205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6632,51 +6632,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385694 Remi Bruijnooge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.726</w:t>
+              <w:t xml:space="preserve">0.724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6684,69 +6684,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201932 Ad Koster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">0.475</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6776,51 +6776,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218093 Ria Marcusse-de Pree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.477</w:t>
+              <w:t xml:space="preserve">0.473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6850,95 +6850,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Remko Blok</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Arthur Hoogesteger</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7283,51 +7283,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219651 Marius van Oeveren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.200</w:t>
+              <w:t xml:space="preserve">2.359</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7343,51 +7343,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128915 AndrÃ© de Broekert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.553</w:t>
+              <w:t xml:space="preserve">2.506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">65 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7395,387 +7395,387 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385900 Peter Tilroe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.772</w:t>
+              <w:t xml:space="preserve">1.528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">159887 Mark van Eijkeren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.769</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">49 </w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385902 Peter Stokvis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.235</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 N</w:t>
+              <w:t xml:space="preserve">1.458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388413 Jos Bakker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.591</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">1.645</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388498 Johnny Dijkstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.087</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">1.151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201706 Cees van Gessel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.382</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">41 </w:t>
+              <w:t xml:space="preserve">1.245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121177 Georges Prevost</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.893</w:t>
+              <w:t xml:space="preserve">385903 Denny de Jonge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.824</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7791,51 +7791,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151213 Edward Ippel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.165</w:t>
+              <w:t xml:space="preserve">1.164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7843,241 +7843,221 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385901 Jack Broeckaert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.836</w:t>
+              <w:t xml:space="preserve">0.823</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222737 Sjaak Bakker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.159</w:t>
+              <w:t xml:space="preserve">172862 Jean Paul de Jonge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:rPr>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">172862 Jean Paul de Jonge</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">222737 Sjaak Bakker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8107,51 +8087,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387601 Kees Huige</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.024</w:t>
+              <w:t xml:space="preserve">1.022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8199,51 +8179,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">389467 Rob Oosterlee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.805</w:t>
+              <w:t xml:space="preserve">0.826</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8291,129 +8271,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">389466 Sas Meenken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.610</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">0.544</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jack Broeckaert</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Cees van Gessel</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>