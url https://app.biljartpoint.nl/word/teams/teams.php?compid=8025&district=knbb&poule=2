--- v0 (2026-05-02)
+++ v1 (2026-07-26)
@@ -138,69 +138,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">11707</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180199 DaniÃ«l Hulleman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.510</w:t>
+              <w:t xml:space="preserve">180202 Ronald Straaten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,181 +216,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151000 Arnold van der Sman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.599</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">0.622</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180202 Ronald Straaten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">180199 DaniÃ«l Hulleman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.464</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170508 Martin Schutte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.590</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">29 </w:t>
+              <w:t xml:space="preserve">0.558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153833 Freddy Steenbergen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -440,51 +440,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">166066 Frank Bongers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.500</w:t>
+              <w:t xml:space="preserve">0.503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -492,413 +492,413 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">168592 Martie Hulleman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.315</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">16 </w:t>
+              <w:t xml:space="preserve">0.332</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142485 Jan Willem Kerkmeijer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.437</w:t>
+              <w:t xml:space="preserve">153833 Freddy Steenbergen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">22 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">109458 Dick Roelofs</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">12 </w:t>
+              <w:t xml:space="preserve">384343 Rik Weijting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153833 Freddy Steenbergen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">22 </w:t>
+              <w:t xml:space="preserve">142485 Jan Willem Kerkmeijer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.417</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384343 Rik Weijting</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">10 </w:t>
+              <w:t xml:space="preserve">109458 Dick Roelofs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139439 Coen Meijer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.269</w:t>
+              <w:t xml:space="preserve">0.270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Ronald Straaten</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jan Willem Kerkmeijer</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1243,111 +1243,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">157059 Ronald Winterman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.471</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">0.492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">200095 Marten Klomp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.493</w:t>
+              <w:t xml:space="preserve">0.495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1355,51 +1355,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153820 Appie Diseraad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.459</w:t>
+              <w:t xml:space="preserve">0.446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1467,129 +1467,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150236 Dirk Jan Radstaake</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.445</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">0.418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">271696 Ron Huisman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.326</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">17 </w:t>
+              <w:t xml:space="preserve">0.317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388166 Dick ter Halle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1621,311 +1621,311 @@
               </w:rPr>
               <w:t xml:space="preserve">18 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387344 Jan Willem Schut</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">16 </w:t>
+              <w:t xml:space="preserve">277318 Gerard Vergeer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180638 Henk Barmentloo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.205</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t xml:space="preserve">0.198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277318 Gerard Vergeer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t xml:space="preserve">387344 Jan Willem Schut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178336 Willem Blikman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.184</w:t>
+              <w:t xml:space="preserve">0.182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">269443 Dirk van den Berg</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">10 </w:t>
+              <w:t xml:space="preserve">389334 Guus Groenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1937,147 +1937,147 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">389334 Guus Groenen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.191</w:t>
+              <w:t xml:space="preserve">269443 Dirk van den Berg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Dirk Jan Radstaake</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Henri Jochems</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2422,69 +2422,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387583 Dik Oelemans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.497</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">0.466</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">271363 Bart Velthorst</w:t>
             </w:r>
@@ -2500,309 +2500,309 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.436</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 </w:t>
+              <w:t xml:space="preserve">22 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386838 Alfred van Leussen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.340</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">18 </w:t>
+              <w:t xml:space="preserve">0.336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">172952 Hans Everhard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.331</w:t>
+              <w:t xml:space="preserve">0.333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">17 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110488 Bert Postma</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">18 </w:t>
+              <w:t xml:space="preserve">224309 Albert Postma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">212848 Tessa MacarÃ©</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.284</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">15 </w:t>
+              <w:t xml:space="preserve">0.270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224309 Albert Postma</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.309</w:t>
+              <w:t xml:space="preserve">158638 Martie Voskamp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2818,103 +2818,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">115780 Peter Scheerder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.247</w:t>
+              <w:t xml:space="preserve">0.244</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">270621 Marcel Mensink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.300</w:t>
+              <w:t xml:space="preserve">138305 Jan de Wit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2930,121 +2930,121 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277403 Jasper Jurcka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.199</w:t>
+              <w:t xml:space="preserve">0.198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138305 Jan de Wit</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">14 </w:t>
+              <w:t xml:space="preserve">110488 Bert Postma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.299</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3056,87 +3056,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158638 Martie Voskamp</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">13 </w:t>
+              <w:t xml:space="preserve">270621 Marcel Mensink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3184,51 +3184,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 </w:t>
+              <w:t xml:space="preserve">12 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3258,69 +3258,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387584 Loet Otto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.183</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">10 </w:t>
+              <w:t xml:space="preserve">0.205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3332,95 +3332,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Martie Voskamp</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Tessa MacarÃ©</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3765,51 +3765,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">213984 Wil L`Ecluse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.661</w:t>
+              <w:t xml:space="preserve">0.659</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3825,275 +3825,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">145874 Nico Buitenhuis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.699</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">0.721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">209920 Frans de Valk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">25 RN</w:t>
+              <w:t xml:space="preserve">127336 Charles Kroes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236943 Maarten Waanders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.440</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">23 </w:t>
+              <w:t xml:space="preserve">0.481</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127336 Charles Kroes</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">25 R</w:t>
+              <w:t xml:space="preserve">209920 Frans de Valk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.519</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223873 Jan - Willem Mogezomp</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.383</w:t>
+              <w:t xml:space="preserve">225631 Jack Botzel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4119,93 +4119,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 R</w:t>
+              <w:t xml:space="preserve">23 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225631 Jack Botzel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.356</w:t>
+              <w:t xml:space="preserve">225629 Tjeerd Bos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4213,181 +4213,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">105565 Joop van den Burg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.433</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">22 R</w:t>
+              <w:t xml:space="preserve">0.415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225629 Tjeerd Bos</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.340</w:t>
+              <w:t xml:space="preserve">223873 Jan - Willem Mogezomp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">182424 Manuel Wuarbanaran</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">18 RN</w:t>
+              <w:t xml:space="preserve">386310 Ruud van der Linden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217395 Piet Nikkels</w:t>
             </w:r>
@@ -4419,241 +4419,241 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">16 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208565 Wessel Nuesink</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">18 R</w:t>
+              <w:t xml:space="preserve">182424 Manuel Wuarbanaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">271271 RenÃ© Dommerholt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.237</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">12 </w:t>
+              <w:t xml:space="preserve">0.261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386310 Ruud van der Linden</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">17 </w:t>
+              <w:t xml:space="preserve">208565 Wessel Nuesink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">389621 Jesse Welie van</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.145</w:t>
+              <w:t xml:space="preserve">0.180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4753,69 +4753,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384365 Peter van der Weij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.322</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">17 RN</w:t>
+              <w:t xml:space="preserve">0.293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4845,69 +4845,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386636 Rene Veldhuis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.190</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">10 </w:t>
+              <w:t xml:space="preserve">0.218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4919,95 +4919,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Wil L`Ecluse</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Tjeerd Bos</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5320,87 +5320,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Herman Winkelhorst</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">22 </w:t>
+              <w:t xml:space="preserve"> Tonnie Bechtle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5412,69 +5412,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tonnie Bechtle</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.386</w:t>
+              <w:t xml:space="preserve"> Arie Voskamp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.396</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5504,87 +5504,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Arie Voskamp</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">20 </w:t>
+              <w:t xml:space="preserve"> Jack Botzel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5596,87 +5596,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jack Botzel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">18 R</w:t>
+              <w:t xml:space="preserve"> Herman Winkelhorst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5688,87 +5688,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Geert Hiethaar</w:t>
+              <w:t xml:space="preserve"> Piet Nikkels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 </w:t>
+              <w:t xml:space="preserve">16 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5780,87 +5780,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Piet Nikkels</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">16 R</w:t>
+              <w:t xml:space="preserve"> Geert Hiethaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5872,87 +5872,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Willem Jansen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">14 </w:t>
+              <w:t xml:space="preserve"> RenÃ© Dommerholt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5964,87 +5964,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RenÃ© Dommerholt</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">12 R</w:t>
+              <w:t xml:space="preserve"> Willem Jansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.253</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6056,51 +6056,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Herman Winkelhorst</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>