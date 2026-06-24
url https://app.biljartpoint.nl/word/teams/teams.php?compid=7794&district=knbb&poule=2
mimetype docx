--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -216,103 +216,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219750 Antoon Hofman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.567</w:t>
+              <w:t xml:space="preserve">0.476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147022 Peter Visser</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.565</w:t>
+              <w:t xml:space="preserve">159659 Johan Sopamena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.537</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,499 +328,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">124951 Jan Duynhoven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.470</w:t>
+              <w:t xml:space="preserve">0.469</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159659 Johan Sopamena</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">106864 John Zweers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.523</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">134841 Joep van der Veer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">133079 Ties van de Ven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">126723 Arno Driessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.533</w:t>
+              <w:t xml:space="preserve">0.517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133079 Ties van de Ven</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">134841 Joep van der Veer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">209485 Henk Janssen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.451</w:t>
+              <w:t xml:space="preserve">147022 Peter Visser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146566 Rinus de Haan</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">237208 Peter van de Ven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106864 John Zweers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">209485 Henk Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">166497 Roel Toren</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.373</w:t>
+              <w:t xml:space="preserve">146566 Rinus de Haan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.399</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -868,51 +868,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265977 Bert Vorstenbosch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.373</w:t>
+              <w:t xml:space="preserve">0.394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -942,87 +942,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237208 Peter van de Ven</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">166497 Roel Toren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1086,95 +1086,95 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Henk Janssen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Bert Vorstenbosch</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1519,51 +1519,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">179889 Mike Nijman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.892</w:t>
+              <w:t xml:space="preserve">0.997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1579,51 +1579,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202641 Ger Borremans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.624</w:t>
+              <w:t xml:space="preserve">0.589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1631,51 +1631,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218613 Bradley Roeten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.797</w:t>
+              <w:t xml:space="preserve">0.751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1691,51 +1691,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">203165 Frank Dolmans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.473</w:t>
+              <w:t xml:space="preserve">0.469</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1743,111 +1743,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">146314 Peter Witveld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.786</w:t>
+              <w:t xml:space="preserve">0.746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155371 Ron Smeets</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.444</w:t>
+              <w:t xml:space="preserve">141561 Lambert Haenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1855,129 +1855,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">137358 Rob Scholtes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.685</w:t>
+              <w:t xml:space="preserve">0.659</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178110 Willie Feijs</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">155371 Ron Smeets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224284 Mike Van der Mast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2009,199 +2009,199 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224545 Jo Dolmans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.396</w:t>
+              <w:t xml:space="preserve">178110 Willie Feijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.381</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153361 Peter Snel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">229713 Fred Van Leeuwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141561 Lambert Haenen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">102274 Patrick Prikken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.362</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">137772 Beer de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2209,205 +2209,205 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.535</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102274 Patrick Prikken</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.392</w:t>
+              <w:t xml:space="preserve">224545 Jo Dolmans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229713 Fred Van Leeuwen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">153361 Peter Snel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">129194 Hub Schroen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.374</w:t>
+              <w:t xml:space="preserve">0.315</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2415,51 +2415,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">125344 Rolf Sips</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.381</w:t>
+              <w:t xml:space="preserve">0.435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2509,95 +2509,95 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Beer de Jong</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Patrick Prikken</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2942,317 +2942,317 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">212440 Karl Heinz Gertzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.910</w:t>
+              <w:t xml:space="preserve">0.994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216710 Dennis Sassen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.645</w:t>
+              <w:t xml:space="preserve">154164 Paul Sassen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.606</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217178 Daan Glissenaar</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.884</w:t>
+              <w:t xml:space="preserve">140745 Paul Savelkoul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.777</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154164 Paul Sassen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.641</w:t>
+              <w:t xml:space="preserve">166338 John de Bruijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130496 Harrie van den Boogaard</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.815</w:t>
+              <w:t xml:space="preserve">130496 Harry Boogaard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.738</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">166338 John de Bruijn</w:t>
+              <w:t xml:space="preserve">216710 Dennis Sassen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.591</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -3260,69 +3260,69 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140745 Paul Savelkoul</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.701</w:t>
+              <w:t xml:space="preserve">217178 Daan Glissenaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.671</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3338,551 +3338,551 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121684 Wilco van Diemen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.565</w:t>
+              <w:t xml:space="preserve">0.479</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105434 Cock Ooms</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.626</w:t>
+              <w:t xml:space="preserve">130497 John van Tienen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.649</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">135107 Leo Lips</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.410</w:t>
+              <w:t xml:space="preserve">176415 Arno Hiemstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130497 John van Tienen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.588</w:t>
+              <w:t xml:space="preserve">264093 John van der Maden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.586</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">176415 Arno Hiemstra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.399</w:t>
+              <w:t xml:space="preserve">123625 Arno van der Vlist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229567 Roland LÃ¶we</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">223690 RenÃ© Snijders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125382 Petra Lips-Versluis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.358</w:t>
+              <w:t xml:space="preserve">135107 Leo Lips</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.361</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">264093 John van der Maden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.562</w:t>
+              <w:t xml:space="preserve">105434 Cock Ooms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.530</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123625 Arno van der Vlist</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.339</w:t>
+              <w:t xml:space="preserve">125382 Petra Lips-Versluis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223690 RenÃ© Snijders</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.509</w:t>
+              <w:t xml:space="preserve">153307 Leon Mans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3932,87 +3932,87 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153307 Leon Mans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">229567 Roland LÃ¶we</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.470</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4024,95 +4024,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Paul Savelkoul</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Leo Lips</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4439,405 +4439,405 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">12794</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384459 Berkutay GÃ¶ncÃ¼oglu</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.801</w:t>
+              <w:t xml:space="preserve">222538 Luc Coster Coster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">209447 Frans van Nunen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.587</w:t>
+              <w:t xml:space="preserve">172082 Piet Smits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384460 Hakan GÃ¼lter</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.785</w:t>
+              <w:t xml:space="preserve">384459 Berkutay GÃ¶ncÃ¼oglu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">172082 Piet Smits</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.539</w:t>
+              <w:t xml:space="preserve">147759 Toine van Zantvoort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222538 Luc de Coster</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.781</w:t>
+              <w:t xml:space="preserve">385109 Fatih Korkmaz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147759 Toine van Zantvoort</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.480</w:t>
+              <w:t xml:space="preserve">209447 Frans van Nunen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388167 Cuneyt Altunok</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.710</w:t>
+              <w:t xml:space="preserve">212953 Bahadir Ozturk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.690</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4853,103 +4853,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">383854 Fred Verhagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.374</w:t>
+              <w:t xml:space="preserve">0.418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212953 Bahadir Ozturk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.690</w:t>
+              <w:t xml:space="preserve">384460 Hakan GÃ¼lter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4983,197 +4983,197 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">275473 Mustafa Altas</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">388167 Cuneyt Altunok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205660 BjÃ¶rn Jacobs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.307</w:t>
+              <w:t xml:space="preserve">0.345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">272109 Murat Kosar</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.617</w:t>
+              <w:t xml:space="preserve">275473 Mustafa Altas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5203,87 +5203,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385109 Fatih Korkmaz</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">272109 Murat Kosar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.571</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5313,51 +5313,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384464 Mehmet LÃ¼tfi Kefeli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.519</w:t>
+              <w:t xml:space="preserve">0.521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5479,95 +5479,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Murat Kosar</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Piet Smits</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5912,129 +5912,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">147430 Emilio Sciacca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.180</w:t>
+              <w:t xml:space="preserve">1.058</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132890 Jeffrey van Nijnatten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">154555 Menno De Vries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">142866 Richard Bitalis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6066,345 +6066,345 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132195 Richard Berkelmans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">132890 Jeffrey van Nijnatten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173134 Hans de Groot</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.864</w:t>
+              <w:t xml:space="preserve">139905 Koen Ceulemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.808</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154555 Menno De Vries</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">141974 Roger Spijkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.873</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139905 Koen Ceulemans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.808</w:t>
+              <w:t xml:space="preserve">157524 Bert Hoefnagels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.759</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127952 Toon van den Heuvel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.860</w:t>
+              <w:t xml:space="preserve">126644 Marcel van Berkel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157524 Bert Hoefnagels</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.759</w:t>
+              <w:t xml:space="preserve">173134 Hans de Groot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.757</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6420,387 +6420,387 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">163202 Charles Mekes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.854</w:t>
+              <w:t xml:space="preserve">0.799</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">176727 Leon Brouwer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.705</w:t>
+              <w:t xml:space="preserve">176727 LÃ©on Brouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.691</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141974 Roger Spijkers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">147752 Peter Heerkens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.792</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217859 Nick Loenen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.635</w:t>
+              <w:t xml:space="preserve">136390 Randy Loenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126644 Marcel van Berkel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.836</w:t>
+              <w:t xml:space="preserve">127952 Toon van den Heuvel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">136390 Randy Loenen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.611</w:t>
+              <w:t xml:space="preserve">217859 Nick Loenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147752 Peter Heerkens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.815</w:t>
+              <w:t xml:space="preserve">132195 Richard Berkelmans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6848,129 +6848,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205780 Stephan van den Hooff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.745</w:t>
+              <w:t xml:space="preserve">0.669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Nick Loenen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Charles Mekes</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>