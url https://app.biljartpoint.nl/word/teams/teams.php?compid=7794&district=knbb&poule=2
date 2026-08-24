--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -5095,142 +5095,50 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...90 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">272109 Murat Kosar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>