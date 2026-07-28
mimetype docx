--- v0 (2026-04-30)
+++ v1 (2026-07-28)
@@ -198,69 +198,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173154 Alex Volker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.526</w:t>
+              <w:t xml:space="preserve">173154 Alex VÃ¶lker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -310,51 +310,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225189 Herman Brethouwer</w:t>
+              <w:t xml:space="preserve">105172 John Tiecken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -534,69 +534,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141322 Lau Heijne</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.411</w:t>
+              <w:t xml:space="preserve">225189 Herman Brethouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -646,69 +646,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105573 Herman Scheerboom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.401</w:t>
+              <w:t xml:space="preserve">141322 Lau Heijne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -738,69 +738,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105172 John Tiecken</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.379</w:t>
+              <w:t xml:space="preserve">105573 Herman Scheerboom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -848,129 +848,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">213676 Richard Hoeben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.343</w:t>
+              <w:t xml:space="preserve">0.342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Ron Schulte</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: John Tiecken</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1297,69 +1297,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15589</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276780 Theo Rooth</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.423</w:t>
+              <w:t xml:space="preserve">200005 Frans Elbers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.448</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1375,103 +1375,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">374835 Jaap Klinkhamer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.640</w:t>
+              <w:t xml:space="preserve">0.584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">200005 Frans Elbers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.421</w:t>
+              <w:t xml:space="preserve">276780 Theo Rooth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.413</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1487,163 +1487,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223565 Jan Nooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.454</w:t>
+              <w:t xml:space="preserve">0.458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">166652 Marc du Bois</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.404</w:t>
+              <w:t xml:space="preserve">216850 Mario van der Velden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163180 Piet van Beckum</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.392</w:t>
+              <w:t xml:space="preserve">104232 Harry Krenn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1651,223 +1651,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104603 Aart Gesman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.378</w:t>
+              <w:t xml:space="preserve">0.370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">170473 At Stend</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.388</w:t>
+              <w:t xml:space="preserve">163180 Piet van Beckum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216850 Mario van der Velden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.373</w:t>
+              <w:t xml:space="preserve">166652 Marc du Bois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104232 Harry Krenn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.367</w:t>
+              <w:t xml:space="preserve">139041 Alphonso van Beijnhem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1917,121 +1917,121 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139041 Alphonso van Beijnhem</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.316</w:t>
+              <w:t xml:space="preserve">170473 At Stend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214138 Dirk van der Stam</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.360</w:t>
+              <w:t xml:space="preserve">138304 Bolle van der Laan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.319</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2047,103 +2047,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">228193 Evert Niesing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.259</w:t>
+              <w:t xml:space="preserve">0.322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138304 Bolle van der Laan</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.319</w:t>
+              <w:t xml:space="preserve">214138 Dirk Stam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2173,95 +2173,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Mario van der Velden</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jan Nooij</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2606,111 +2606,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139386 Anton Brouwer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.687</w:t>
+              <w:t xml:space="preserve">0.564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121504 Ron van Leeuwen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.432</w:t>
+              <w:t xml:space="preserve">223073 Jan van den Hater</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2760,345 +2760,345 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223073 Jan van den Hater</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.430</w:t>
+              <w:t xml:space="preserve">121504 Ron van Leeuwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.384</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142092 Eric de Wit</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.535</w:t>
+              <w:t xml:space="preserve">174064 Kasjan Voorhaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140515 Joop Hofland</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.394</w:t>
+              <w:t xml:space="preserve">215158 Dennis van de Hater</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.372</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">174064 Kasjan Voorhaar</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.480</w:t>
+              <w:t xml:space="preserve">142092 Eric de Wit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215158 Dennis van de Hater</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.372</w:t>
+              <w:t xml:space="preserve">140515 Joop Hofland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126630 Peter Dix</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.397</w:t>
+              <w:t xml:space="preserve">137447 Marco Huibregtse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3114,103 +3114,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">162698 Peter Linsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.347</w:t>
+              <w:t xml:space="preserve">0.318</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">137447 Marco Huibregtse</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.374</w:t>
+              <w:t xml:space="preserve">126630 Peter Dix</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.393</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3226,51 +3226,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180008 Marco van Ekkendonk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.283</w:t>
+              <w:t xml:space="preserve">0.300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3278,51 +3278,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208751 Jos van de Kuilen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.354</w:t>
+              <w:t xml:space="preserve">0.383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3352,95 +3352,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jos van de Kuilen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Joop Hofland</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3785,51 +3785,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201525 Harry Versteege</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.623</w:t>
+              <w:t xml:space="preserve">0.640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3845,51 +3845,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">127368 John Doodeman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.505</w:t>
+              <w:t xml:space="preserve">0.489</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3897,51 +3897,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">135010 Fabian Paf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.579</w:t>
+              <w:t xml:space="preserve">0.573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3957,51 +3957,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">163015 Frans Opdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.468</w:t>
+              <w:t xml:space="preserve">0.484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4009,51 +4009,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">176397 RenÃ© de Rooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.533</w:t>
+              <w:t xml:space="preserve">0.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4069,51 +4069,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">213324 Pieter Lammerts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.447</w:t>
+              <w:t xml:space="preserve">0.430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4181,51 +4181,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206154 Jeffrey de Rue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.417</w:t>
+              <w:t xml:space="preserve">0.415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4275,87 +4275,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103546 Rob Huisden</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">108503 Jan van Zwieten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">175132 Robert Hoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4405,51 +4405,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">209445 Dominique van Andel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.366</w:t>
+              <w:t xml:space="preserve">0.390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4479,87 +4479,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108503 Jan van Zwieten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">103546 Rob Huisden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4589,129 +4589,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388205 Bart Brouwer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.183</w:t>
+              <w:t xml:space="preserve">0.196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Ramon Rozenhart</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jeffrey de Rue</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5056,51 +5056,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150709 Frank Schaap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.446</w:t>
+              <w:t xml:space="preserve">0.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5134,145 +5134,145 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.663</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226593 Peter van der Horst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.424</w:t>
+              <w:t xml:space="preserve">0.427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141856 Nico Bouwmeester</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.485</w:t>
+              <w:t xml:space="preserve">121538 Jos Verdel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5280,111 +5280,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">175623 RenÃ© Snel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.402</w:t>
+              <w:t xml:space="preserve">0.387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">237494 John van der Poel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.473</w:t>
+              <w:t xml:space="preserve">153784 Gerben de Jong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.438</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5434,69 +5434,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153784 Gerben de Jong</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.468</w:t>
+              <w:t xml:space="preserve">141856 Nico Bouwmeester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5546,69 +5546,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140893 Carl van de Meer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.432</w:t>
+              <w:t xml:space="preserve">237494 John van der Poel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5616,111 +5616,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165348 Jan Smit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.322</w:t>
+              <w:t xml:space="preserve">0.304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121538 Jos Verdel</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.417</w:t>
+              <w:t xml:space="preserve">140893 Carl van de Meer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5728,51 +5728,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">157567 Rien Roelofs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.289</w:t>
+              <w:t xml:space="preserve">0.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5788,51 +5788,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229764 Emiel Jansen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.415</w:t>
+              <w:t xml:space="preserve">0.395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5862,69 +5862,69 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183789 Michel van der Star</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.309</w:t>
+              <w:t xml:space="preserve">121553 Charles van der Meer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5954,147 +5954,147 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121553 Charles van der Meer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.294</w:t>
+              <w:t xml:space="preserve">183789 Michel van der Star</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Rien Roelofs</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Emiel Jansen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6439,51 +6439,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">157886 Bert Veldman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.447</w:t>
+              <w:t xml:space="preserve">0.472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6499,387 +6499,387 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">167936 Bob van Ingen Schenau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.645</w:t>
+              <w:t xml:space="preserve">0.569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159265 Ruben van Hetten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">206154 Jeffrey de Rue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">383885 Eelco van der Meer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.549</w:t>
+              <w:t xml:space="preserve">0.556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">206154 Jeffrey de Rue</w:t>
+              <w:t xml:space="preserve">159265 Ruben van Hetten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">387953 Ruben Bouterse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.417</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">0.449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103546 Rob Huisden</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">108503 Jan van Zwieten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">176694 Hans Hoefnagels</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.446</w:t>
+              <w:t xml:space="preserve">156843 Aad Otsen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6947,233 +6947,233 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">255358 Albert van der Meij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.405</w:t>
+              <w:t xml:space="preserve">0.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180955 Jaap Krop</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.287</w:t>
+              <w:t xml:space="preserve">103546 Rob Huisden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">387953 Ruben Bouterse</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.390</w:t>
+              <w:t xml:space="preserve">176694 Hans Hoefnagels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.377</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108503 Jan van Zwieten</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">180955 Jaap Krop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277062 Misha Frankfort</w:t>
             </w:r>
@@ -7205,95 +7205,95 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Bert Veldman</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Albert van der Meij</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>