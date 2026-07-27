--- v0 (2026-04-30)
+++ v1 (2026-07-27)
@@ -156,111 +156,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">182981 Bert Vink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.627</w:t>
+              <w:t xml:space="preserve">0.606</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106487 Theo Voesten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.645</w:t>
+              <w:t xml:space="preserve">164247 Wilfrie Vermeer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.690</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -268,111 +268,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">174132 Frank Vermeulen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.600</w:t>
+              <w:t xml:space="preserve">0.604</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105434 Cock Ooms</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.626</w:t>
+              <w:t xml:space="preserve">150856 Frank Jonker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.590</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,111 +380,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">159620 Herman Schiks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.529</w:t>
+              <w:t xml:space="preserve">0.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">164247 Wilfrie Vermeer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.614</w:t>
+              <w:t xml:space="preserve">106487 Theo Voesten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -510,93 +510,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.471</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">150856 Frank Jonker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.588</w:t>
+              <w:t xml:space="preserve">105434 Cock Ooms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.530</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -604,51 +604,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220799 Jos Sisak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.423</w:t>
+              <w:t xml:space="preserve">0.431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -682,309 +682,309 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">270569 Gerrit van den Berg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.364</w:t>
+              <w:t xml:space="preserve">0.397</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">134611 Michel van Kessel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">206576 Mari van Hout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.448</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156744 Bertus van den Dikkenbe</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.343</w:t>
+              <w:t xml:space="preserve">270570 Rinie van Binsbergen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.359</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">206576 Mari van Hout</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">134611 Michel van Kessel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">270570 Rinie van Binsbergen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.295</w:t>
+              <w:t xml:space="preserve">156744 Bertus van den Dikkenbe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1018,111 +1018,111 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Bertus van den Dikkenberg</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Wilfrie Vermeer</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1449,69 +1449,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">13529</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106544 Theo Willems</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.591</w:t>
+              <w:t xml:space="preserve">157603 Joep van de Ven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1561,293 +1561,293 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157603 Joep van de Ven</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.563</w:t>
+              <w:t xml:space="preserve">229436 Peter Verhoeven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147022 Peter Visser</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.565</w:t>
+              <w:t xml:space="preserve">159659 Johan Sopamena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.537</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229436 Peter Verhoeven</w:t>
+              <w:t xml:space="preserve">106544 Theo Willems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">106864 John Zweers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205310 Winfried Smolders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.518</w:t>
+              <w:t xml:space="preserve">0.547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1863,51 +1863,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">126723 Arno Driessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.533</w:t>
+              <w:t xml:space="preserve">0.517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1915,111 +1915,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">134785 Jean Verbeet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.514</w:t>
+              <w:t xml:space="preserve">0.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">209485 Henk Janssen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.451</w:t>
+              <w:t xml:space="preserve">147022 Peter Visser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2045,171 +2045,171 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106864 John Zweers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">209485 Henk Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Joep van de Ven</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Henk Janssen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2554,275 +2554,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">172251 Han Van Rossum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.695</w:t>
+              <w:t xml:space="preserve">0.750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130388 Eric Dericks</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.618</w:t>
+              <w:t xml:space="preserve">208704 Jordy Kanters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.753</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165747 Cees van Uden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.558</w:t>
+              <w:t xml:space="preserve">167974 Peter Van Rossum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208704 Jordy Kanters</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.607</w:t>
+              <w:t xml:space="preserve">148163 Jacky Dekkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">167974 Peter Van Rossum</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.525</w:t>
+              <w:t xml:space="preserve">165747 Kees van Uden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2838,51 +2838,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">103145 Gert Swinkels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.584</w:t>
+              <w:t xml:space="preserve">0.640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2932,69 +2932,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159915 Niels Verlouw</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.497</w:t>
+              <w:t xml:space="preserve">130388 Eric Dericks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3002,111 +3002,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">163875 Geert Van Lith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.435</w:t>
+              <w:t xml:space="preserve">0.453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">148163 Jacky Dekkers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.477</w:t>
+              <w:t xml:space="preserve">159915 Niels Verlouw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3132,51 +3132,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">111710 Piet de Jongh</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3284,111 +3284,111 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.334</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Geert Van Lith</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Gert Swinkels</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3751,93 +3751,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.774</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">102900 Bert Pijnenburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.659</w:t>
+              <w:t xml:space="preserve">0.645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3845,51 +3845,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206598 Arno van Teefelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.665</w:t>
+              <w:t xml:space="preserve">0.730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3905,51 +3905,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">210627 Harrie Meulendijks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.657</w:t>
+              <w:t xml:space="preserve">0.614</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3957,51 +3957,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149224 Richard de Weert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.581</w:t>
+              <w:t xml:space="preserve">0.560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4017,51 +4017,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229471 Gilbert Vrijhof</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.612</w:t>
+              <w:t xml:space="preserve">0.528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4069,111 +4069,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170629 Peter Viguurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.504</w:t>
+              <w:t xml:space="preserve">0.524</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">143520 Joop van Hastenberg</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.556</w:t>
+              <w:t xml:space="preserve">102035 Willie Minkels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4223,69 +4223,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102035 Willie Minkels</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.541</w:t>
+              <w:t xml:space="preserve">143520 Joop van Hastenberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.469</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4293,51 +4293,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164658 Jaap de Regt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.378</w:t>
+              <w:t xml:space="preserve">0.355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4371,51 +4371,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4463,111 +4463,111 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Peter Viguurs</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Willie Minkels</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4912,51 +4912,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">133355 Michel van Bommel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.702</w:t>
+              <w:t xml:space="preserve">0.582</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5024,51 +5024,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">144362 Willem Siebelink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.623</w:t>
+              <w:t xml:space="preserve">0.578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5084,163 +5084,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150143 Arie Struijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.681</w:t>
+              <w:t xml:space="preserve">0.669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">383546 Egbert de Wit</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">112151 Willem Mijnen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">150139 Anton Hendriksen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.571</w:t>
+              <w:t xml:space="preserve">128700 Eddy van de Bovenkamp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5266,205 +5266,205 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">150137 John Drost</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.549</w:t>
+              <w:t xml:space="preserve">150139 Anton Hendriksen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">112151 Willem Mijnen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">383546 Egbert de Wit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">128700 Eddy van de Bovenkamp</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.542</w:t>
+              <w:t xml:space="preserve">102052 Fred van den Broek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5472,129 +5472,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148178 Leo Vermeiren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.448</w:t>
+              <w:t xml:space="preserve">0.452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102052 Fred van den Broek</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">203419 Edwin Tahapary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.437</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">154171 Jurgen Hornschemeyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5602,93 +5602,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.442</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">203419 Edwin Tahapary</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.437</w:t>
+              <w:t xml:space="preserve">150137 John Drost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5696,51 +5696,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">172660 Sjef Verhaegh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.400</w:t>
+              <w:t xml:space="preserve">0.427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5862,95 +5862,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Leo Vermeiren</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Eddy van de Bovenkamp</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6281,51 +6281,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eddy Verhoeven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.609</w:t>
+              <w:t xml:space="preserve">0.574</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6373,51 +6373,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Frits Mast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.538</w:t>
+              <w:t xml:space="preserve">0.553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6465,51 +6465,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Willie Eikhout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.498</w:t>
+              <w:t xml:space="preserve">0.485</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6557,51 +6557,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Paul Nagels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.439</w:t>
+              <w:t xml:space="preserve">0.467</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6723,87 +6723,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Wout Mast</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> Pascal Kuijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6815,69 +6815,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Herbert Schaefer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.392</w:t>
+              <w:t xml:space="preserve"> Wout Mast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6907,87 +6907,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pascal Kuijs</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve"> Herbert Schaefer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.392</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6999,51 +6999,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Eddy Verhoeven</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>