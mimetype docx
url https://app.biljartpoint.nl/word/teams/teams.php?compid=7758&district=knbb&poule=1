--- v0 (2026-05-31)
+++ v1 (2026-07-28)
@@ -138,69 +138,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">13506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149443 Gerwin Valentijn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.433</w:t>
+              <w:t xml:space="preserve">179378 Jacob Haack-Sorensen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,51 +216,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246719 Javier Palazon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.689</w:t>
+              <w:t xml:space="preserve">1.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -268,51 +268,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">114029 Dave Christiani</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.431</w:t>
+              <w:t xml:space="preserve">1.321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,163 +328,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387604 Mikael de Vogelaere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">1.257</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179378 Jacob Haack-Sorensen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">149443 Gerwin Valentijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">213520 Murat GÃ¶kmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.174</w:t>
+              <w:t xml:space="preserve">1.136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -492,51 +492,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121619 Barry van Beers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.395</w:t>
+              <w:t xml:space="preserve">1.232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -552,51 +552,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150663 Paul Bruijstens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.126</w:t>
+              <w:t xml:space="preserve">1.135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -604,51 +604,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">182694 Henk Blauwblomme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.164</w:t>
+              <w:t xml:space="preserve">1.018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -664,51 +664,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130688 Kay de Zwart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.995</w:t>
+              <w:t xml:space="preserve">1.028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -716,51 +716,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173384 John Roovers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.848</w:t>
+              <w:t xml:space="preserve">0.945</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -776,51 +776,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140720 Herman van Daalen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.979</w:t>
+              <w:t xml:space="preserve">0.996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -828,51 +828,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">142113 Marnix de Kruijf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.811</w:t>
+              <w:t xml:space="preserve">0.846</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -888,51 +888,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">216660 Jordy de Kruijf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.925</w:t>
+              <w:t xml:space="preserve">0.935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -940,51 +940,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">169551 Andre van Straaten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.745</w:t>
+              <w:t xml:space="preserve">0.574</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1050,51 +1050,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1142,51 +1142,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1631,51 +1631,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181093 Nikos Polychronopoulos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.661</w:t>
+              <w:t xml:space="preserve">1.718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1691,103 +1691,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113472 FrÃ©dÃ©ric Caudron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.066</w:t>
+              <w:t xml:space="preserve">1.720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139906 Peter Ceulemans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.579</w:t>
+              <w:t xml:space="preserve">117098 Eddy Leppens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.672</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1803,275 +1803,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139997 Dion Nelin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.776</w:t>
+              <w:t xml:space="preserve">1.581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">117098 Eddy Leppens</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.504</w:t>
+              <w:t xml:space="preserve">139906 Peter Ceulemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246727 Savas Bulut</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.371</w:t>
+              <w:t xml:space="preserve">208817 Davy van Havere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">200282 Erwin Kivits</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.289</w:t>
+              <w:t xml:space="preserve">141999 Kenny Miatton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.275</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384336 Berkay Karakurt</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.360</w:t>
+              <w:t xml:space="preserve">246727 Savas Bulut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2097,317 +2097,317 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202206 Ronny Lindemann</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">384336 Berkay Karakurt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">123992 Frans van Kuyk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.243</w:t>
+              <w:t xml:space="preserve">1.245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208817 Davy van Havere</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">202206 Ronny Lindemann</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208902 Jerry Hermans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">200282 Erwin Kivits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">161357 Jack Wijnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.225</w:t>
+              <w:t xml:space="preserve">1.243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2415,51 +2415,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100153 Kurt Ceulemans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.017</w:t>
+              <w:t xml:space="preserve">1.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2475,163 +2475,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132920 Roland Uijtdewillegen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.142</w:t>
+              <w:t xml:space="preserve">1.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141999 Kenny Miatton</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">208902 Jerry Hermans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">133988 Eddy Willems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.905</w:t>
+              <w:t xml:space="preserve">0.891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2639,51 +2639,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">182549 Erik van Woerkom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.582</w:t>
+              <w:t xml:space="preserve">0.557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2699,51 +2699,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">215153 Ronald van Geyt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.647</w:t>
+              <w:t xml:space="preserve">0.683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3148,69 +3148,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15865</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163195 Glenn Hofman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.805</w:t>
+              <w:t xml:space="preserve">276783 Ruben Legazpi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.733</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3244,257 +3244,257 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105538 Torbjorn Blomdahl</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">163195 Glenn Hofman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">129499 Jean Paul de Bruijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.401</w:t>
+              <w:t xml:space="preserve">1.594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276783 Ruben Legazpi</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.733</w:t>
+              <w:t xml:space="preserve">113631 Jozef Philipoom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105384 Peter de Backer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.337</w:t>
+              <w:t xml:space="preserve">180225 Steven van Acker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3544,681 +3544,681 @@
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179473 Bart Ceulemans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">105384 Peter de Backer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.437</w:t>
+              <w:t xml:space="preserve">277714 Robinson Morales Lopez</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180225 Steven van Acker</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">179473 Bart Ceulemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">105538 Torbjorn Blomdahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271262 Joris van `t Zelfden</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.096</w:t>
+              <w:t xml:space="preserve">105577 Raymond Ceulemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">277714 Robinson Morales Lopez</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.430</w:t>
+              <w:t xml:space="preserve">173614 Huub Wilkowski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138950 Jean Paul De Kraker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.089</w:t>
+              <w:t xml:space="preserve">271262 Joris van `t Zelfden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113631 Jozef Philipoom</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">215487 Pierre Soumagne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">161401 Koen Saver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.074</w:t>
+              <w:t xml:space="preserve">0.998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217608 Joey de Kok</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.232</w:t>
+              <w:t xml:space="preserve">171367 Therese Klompenhouwer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105577 Raymond Ceulemans</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.990</w:t>
+              <w:t xml:space="preserve">138950 Jean Paul De Kraker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">173614 Huub Wilkowski</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.231</w:t>
+              <w:t xml:space="preserve">217608 Joey de Kok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4234,51 +4234,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">109460 Berry Dallinga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.851</w:t>
+              <w:t xml:space="preserve">0.863</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4701,51 +4701,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">107450 Jean van Erp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.687</w:t>
+              <w:t xml:space="preserve">1.588</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4779,85 +4779,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100867 Martien van der Spoel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.396</w:t>
+              <w:t xml:space="preserve">1.335</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4873,51 +4873,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148083 Dick Jaspers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.691</w:t>
+              <w:t xml:space="preserve">1.624</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4925,223 +4925,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136942 Raimond Burgman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.359</w:t>
+              <w:t xml:space="preserve">1.298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">263971 Cedric Melnytschenko</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.445</w:t>
+              <w:t xml:space="preserve">127132 Anno de Kleine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.265</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157696 Raymund Swertz</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.351</w:t>
+              <w:t xml:space="preserve">157696 Raymond Swertz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127132 Anno de Kleine</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.401</w:t>
+              <w:t xml:space="preserve">263971 Cedric Melnytschenko</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.084</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5149,51 +5149,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153358 Harrie van de Ven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.309</w:t>
+              <w:t xml:space="preserve">1.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5209,51 +5209,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">147430 Emilio Sciacca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.180</w:t>
+              <w:t xml:space="preserve">1.058</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5261,51 +5261,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164661 Wilco van Wijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.969</w:t>
+              <w:t xml:space="preserve">1.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5321,293 +5321,293 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139648 Dan Breur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.034</w:t>
+              <w:t xml:space="preserve">1.041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158296 Nicky van Venrooij</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.832</w:t>
+              <w:t xml:space="preserve">156130 Toine Dekkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142866 Richard Bitalis</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">146549 Peter van Lieshout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156130 Toine Dekkers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.810</w:t>
+              <w:t xml:space="preserve">158296 Nicky van Venrooij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.842</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146549 Peter van Lieshout</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">142866 Richard Bitalis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5637,51 +5637,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143361 Richard Dekker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.893</w:t>
+              <w:t xml:space="preserve">0.849</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5729,51 +5729,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">215103 Puck van Aart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.455</w:t>
+              <w:t xml:space="preserve">0.433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6196,517 +6196,517 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178143 Roland Forthomme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.610</w:t>
+              <w:t xml:space="preserve">1.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">203880 Sam van Etten</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.470</w:t>
+              <w:t xml:space="preserve">384422 Sergio Jimenez</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">250194 Dany Boutet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.344</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201716 Thorsten Frings</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.414</w:t>
+              <w:t xml:space="preserve">203880 Sam van Etten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">250194 Dany Boutet</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">217345 Thomas Broux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384422 Sergio Jimenez</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.400</w:t>
+              <w:t xml:space="preserve">271678 Adrien Tachoire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161755 Mathy Monnissen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.020</w:t>
+              <w:t xml:space="preserve">206048 FrÃ©dÃ©rie Mottet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271678 Adrien Tachoire</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">201716 Thorsten Frings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">206048 FrÃ©dÃ©rie Mottet</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">224212 Paul Wallerand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136029 Rik van Beers</w:t>
             </w:r>
@@ -6738,241 +6738,241 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141598 Roy Zielemans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.968</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">113129 Martin Spoormans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.078</w:t>
+              <w:t xml:space="preserve">1.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">161755 Mathy Monnissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.931</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">223854 Danny Geysen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.041</w:t>
+              <w:t xml:space="preserve">1.028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6980,51 +6980,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217771 Christophe Wyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.878</w:t>
+              <w:t xml:space="preserve">0.915</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7040,103 +7040,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">142422 Francis Forton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.036</w:t>
+              <w:t xml:space="preserve">0.938</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224212 Paul Wallerand</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.799</w:t>
+              <w:t xml:space="preserve">141598 Roy Zielemans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7601,69 +7601,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">15988</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121916 Martin Horn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.859</w:t>
+              <w:t xml:space="preserve">246641 Gokhan Salman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.698</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7679,275 +7679,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">107328 Eddy Merckx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.979</w:t>
+              <w:t xml:space="preserve">1.755</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388567 Tayfun Tasdemir</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.632</w:t>
+              <w:t xml:space="preserve">121916 Martin Horn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.665</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276651 Allan Schroder</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">385159 Turgay Orak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246641 Gokhan Salman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.486</w:t>
+              <w:t xml:space="preserve">388567 Tayfun Tasdemir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.632</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385159 Turgay Orak</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.471</w:t>
+              <w:t xml:space="preserve">276651 Allan Schroder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7955,51 +7955,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140673 Johan Loncelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.483</w:t>
+              <w:t xml:space="preserve">1.429</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8015,51 +8015,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164719 Wesley de Jaeger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.321</w:t>
+              <w:t xml:space="preserve">1.265</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8067,671 +8067,671 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143706 Jeffrey Jorissen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.326</w:t>
+              <w:t xml:space="preserve">1.386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">388053 Maxime Panaia</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">151330 Christian Rudolph</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139433 Stefan Galla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.089</w:t>
+              <w:t xml:space="preserve">1.320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179199 Dirk Weeremans</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">142880 Ronny Brants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132913 Adrie Demming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.061</w:t>
+              <w:t xml:space="preserve">1.186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">151330 Christian Rudolph</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">179199 Dirk Weeremans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">139730 Frans van Schaik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.050</w:t>
+              <w:t xml:space="preserve">1.167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384095 Philippe Vandendriessch</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">139918 Tom Persyn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">131902 Sander Jonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.933</w:t>
+              <w:t xml:space="preserve">0.979</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139918 Tom Persyn</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">388053 Maxime Panaia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">152940 Stefan Lenting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.918</w:t>
+              <w:t xml:space="preserve">0.800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142880 Ronny Brants</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.003</w:t>
+              <w:t xml:space="preserve">384095 Philippe Vandendriessch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>