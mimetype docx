--- v0 (2026-05-31)
+++ v1 (2026-08-26)
@@ -156,69 +156,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165915 Jan van Dongen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.409</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">2.647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">137681 Wiel van Gemert</w:t>
             </w:r>
@@ -268,69 +268,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101316 Peter Gnodde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.400</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">2.630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151022 Sven Nabuurs</w:t>
             </w:r>
@@ -362,353 +362,353 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149656 Edgar de Hek</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.791</w:t>
+              <w:t xml:space="preserve">153957 Folke Spakman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.619</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">162865 Robert Prakke</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">123035 AndrÃ© Meijer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153957 Folke Spakman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">149656 Edgar de Hek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123035 AndrÃ© Meijer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> R</w:t>
+              <w:t xml:space="preserve">216660 Jordy de Kruijf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104910 Jurgen Toorneman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.375</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">2.267</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216660 Jordy de Kruijf</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.350</w:t>
+              <w:t xml:space="preserve">162865 Robert Prakke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -866,51 +866,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -958,51 +958,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -1389,241 +1389,241 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157696 Raymund Swertz</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">12.765</w:t>
+              <w:t xml:space="preserve">129499 Jean Paul de Bruijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">128578 Peter de Bree</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">215223 Johan Devos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129499 Jean Paul de Bruijn</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">11.538</w:t>
+              <w:t xml:space="preserve">157696 Raymond Swertz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.548</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142422 Francis Forton</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">5.105</w:t>
+              <w:t xml:space="preserve">128578 Peter de Bree</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.882</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1631,387 +1631,387 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205896 GertJan Veldhuizen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.866</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">8.333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215223 Johan Devos</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">142422 Francis Forton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130388 Eric Dericks</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">155729 Roland Deelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.954</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">132059 Roger Schinning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.439</w:t>
+              <w:t xml:space="preserve">3.789</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155729 Roland Deelen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.766</w:t>
+              <w:t xml:space="preserve">130388 Eric Dericks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">201416 Peter Vandeloo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143938 Willy Rooijendijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.380</w:t>
+              <w:t xml:space="preserve">3.622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2097,51 +2097,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">141794 Danny Walhout</w:t>
             </w:r>
@@ -2157,51 +2157,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -2588,69 +2588,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">10292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205421 Ronny Mathysen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">5.000</w:t>
+              <w:t xml:space="preserve">155729 Roland Deelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2666,215 +2666,215 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101977 Marco Kivits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.761</w:t>
+              <w:t xml:space="preserve">5.314</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202645 Robby Sonck</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.946</w:t>
+              <w:t xml:space="preserve">205421 Ronny Mathysen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104909 Lyon Megens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">105916 Gerrie van Eck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.972</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155729 Roland Deelen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.766</w:t>
+              <w:t xml:space="preserve">132059 Roger Schinning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.789</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2908,145 +2908,145 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.880</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132059 Roger Schinning</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.439</w:t>
+              <w:t xml:space="preserve">202645 Robby Sonck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105916 Gerrie van Eck</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.767</w:t>
+              <w:t xml:space="preserve">104909 Lyon Megens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.686</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3054,51 +3054,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143938 Willy Rooijendijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.380</w:t>
+              <w:t xml:space="preserve">3.622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3132,85 +3132,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160004 Sjef Jansen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.716</w:t>
+              <w:t xml:space="preserve">160270 Patrick Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3260,69 +3260,69 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160270 Patrick Janssen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.946</w:t>
+              <w:t xml:space="preserve">160004 Sjef Jansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3388,51 +3388,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3877,111 +3877,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">142008 Gert van Beek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.715</w:t>
+              <w:t xml:space="preserve">5.167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">151238 Michel van Silfhout</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">7.132</w:t>
+              <w:t xml:space="preserve">101904 John vd Stappen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4007,93 +4007,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.731</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101904 John vd Stappen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">6.544</w:t>
+              <w:t xml:space="preserve">151238 Michel van Silfhout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4119,93 +4119,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153773 Marcel van Dijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.750</w:t>
+              <w:t xml:space="preserve">6.460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4231,51 +4231,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130692 Martijn Egbers</w:t>
             </w:r>
@@ -4291,51 +4291,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237194 Horst Wiedemann</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4343,51 +4343,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">162192 Matthijs Bakker</w:t>
             </w:r>
@@ -4403,51 +4403,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -4852,353 +4852,353 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130388 Eric Dericks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.400</w:t>
+              <w:t xml:space="preserve">4.163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">148739 Dennis Timmers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">6.500</w:t>
+              <w:t xml:space="preserve">113172 Jos Bongers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103161 Alex Ulijn</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">132218 Paul van de Wouw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.817</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113172 Jos Bongers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132218 Paul van de Wouw</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.516</w:t>
+              <w:t xml:space="preserve">103161 Alex Ulijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.566</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178870 Maarten Janssen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> RN</w:t>
+              <w:t xml:space="preserve">162863 Micha van Bochem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104332 Dennis Polman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5206,111 +5206,111 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">162863 Micha van Bochem</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve">148739 Dennis Timmers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201416 Peter Vandeloo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5318,51 +5318,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173471 Patrick Niessen</w:t>
             </w:r>
@@ -5378,51 +5378,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217905 Christian Poether</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5430,51 +5430,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5522,51 +5522,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5614,51 +5614,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>