--- v0 (2026-05-30)
+++ v1 (2026-08-24)
@@ -156,51 +156,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222508 Dick de Geus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.297</w:t>
+              <w:t xml:space="preserve">1.213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -216,293 +216,293 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">156518 Arnold Heuzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.893</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">51 </w:t>
+              <w:t xml:space="preserve">2.023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">261401 Jan Mans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.100</w:t>
+              <w:t xml:space="preserve">1.154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386729 Huub Jurka</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">33 R</w:t>
+              <w:t xml:space="preserve">222505 Fred Pol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386729 Huub Jurka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.956</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">33 R</w:t>
+              <w:t xml:space="preserve">0.886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222505 Fred Pol</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">33 </w:t>
+              <w:t xml:space="preserve">386729 Huub Jurka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -532,69 +532,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">207663 Wim Nederstigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.663</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">0.404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -1017,93 +1017,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">43 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263751 Frans Oppelaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.457</w:t>
+              <w:t xml:space="preserve">2.410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">65 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1129,51 +1129,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.277</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">39 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263756 Henk Wenker</w:t>
             </w:r>
@@ -1223,111 +1223,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386729 Huub Jurka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.956</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">33 R</w:t>
+              <w:t xml:space="preserve">0.886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229582 Costas Karmiris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.300</w:t>
+              <w:t xml:space="preserve">1.370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1375,51 +1375,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">238767 Hans Schouten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.219</w:t>
+              <w:t xml:space="preserve">1.249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1467,69 +1467,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">155643 Peter van Ruiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.086</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">1.111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1559,69 +1559,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229601 Leo Stijnman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.920</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">33 R</w:t>
+              <w:t xml:space="preserve">0.872</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1633,87 +1633,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386215 Thijs Snoeks</w:t>
+              <w:t xml:space="preserve">224978 Marja Loos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 </w:t>
+              <w:t xml:space="preserve">31 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1725,87 +1725,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386530 Bert de Graaf</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">29 R</w:t>
+              <w:t xml:space="preserve">386215 Thijs Snoeks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1817,87 +1817,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224978 Marja Loos</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">29 R</w:t>
+              <w:t xml:space="preserve">386530 Bert de Graaf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.696</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -2302,51 +2302,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226692 Karel Scheeres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.800</w:t>
+              <w:t xml:space="preserve">2.833</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">75 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2362,103 +2362,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104309 Rob Uyttewaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.329</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 R</w:t>
+              <w:t xml:space="preserve">2.188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121307 Henk Tolsma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.769</w:t>
+              <w:t xml:space="preserve">1.735</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">49 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2526,111 +2526,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386211 Koos De Korte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.175</w:t>
+              <w:t xml:space="preserve">1.174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178684 Kees Mank</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.000</w:t>
+              <w:t xml:space="preserve">121384 Jan Mank</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2680,69 +2680,69 @@
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121384 Jan Mank</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.969</w:t>
+              <w:t xml:space="preserve">178684 Kees Mank</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">53 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2810,103 +2810,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386496 Rob Mulder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.726</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">1.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">221159 Han Kok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.979</w:t>
+              <w:t xml:space="preserve">0.925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2922,51 +2922,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">135116 Lenno van Vliet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.515</w:t>
+              <w:t xml:space="preserve">1.511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2974,111 +2974,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">271221 Mel Fruitema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.625</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">0.585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">146582 Angelique Pieterse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.111</w:t>
+              <w:t xml:space="preserve">1.146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3501,51 +3501,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">146575 Aart Plaisier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.685</w:t>
+              <w:t xml:space="preserve">2.787</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">70 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3561,69 +3561,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104309 Rob Uyttewaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.329</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 R</w:t>
+              <w:t xml:space="preserve">2.188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181908 Gerrit Balkenende</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3673,163 +3673,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">143034 Hans van Capel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.294</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 </w:t>
+              <w:t xml:space="preserve">2.187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">213304 Bert Ubink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.018</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">1.875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386391 Cor Kruit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.987</w:t>
+              <w:t xml:space="preserve">1.904</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">53 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3837,163 +3837,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386496 Rob Mulder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.726</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">1.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386496 Rob Mulder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.726</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">1.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104652 Ton van Lammeren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.488</w:t>
+              <w:t xml:space="preserve">1.465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4009,51 +4009,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224912 Sjaak den Haan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.453</w:t>
+              <w:t xml:space="preserve">1.451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4079,111 +4079,111 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">37 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388696 Hans Slof</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.298</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">1.422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -4588,111 +4588,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121383 Hans Mank</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.038</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">1.933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121676 Aad Verdel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.352</w:t>
+              <w:t xml:space="preserve">3.230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4700,181 +4700,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386496 Rob Mulder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.726</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">1.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104309 Rob Uyttewaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.329</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 R</w:t>
+              <w:t xml:space="preserve">2.188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237339 Gert van der Pijl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.447</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">1.527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181908 Gerrit Balkenende</w:t>
             </w:r>
@@ -4924,51 +4924,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">135112 RenÃ© Fransen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.317</w:t>
+              <w:t xml:space="preserve">1.348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4984,103 +4984,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226023 Peter van Asten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">1.850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265450 Frans Turk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
+              <w:t xml:space="preserve">1.021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5096,69 +5096,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386496 Rob Mulder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.726</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">1.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -5563,129 +5563,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104309 Rob Uyttewaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.329</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 R</w:t>
+              <w:t xml:space="preserve">2.188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">104309 Rob Uyttewaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.329</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 R</w:t>
+              <w:t xml:space="preserve">2.188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181908 Gerrit Balkenende</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5787,163 +5787,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386496 Rob Mulder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.726</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">1.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164313 Chris Koot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.919</w:t>
+              <w:t xml:space="preserve">1.949</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">53 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">124337 Hans van der Laan</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.239</w:t>
+              <w:t xml:space="preserve">207885 Ted Kohler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.217</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5959,215 +5959,215 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384368 Peter Bader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.796</w:t>
+              <w:t xml:space="preserve">1.724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">49 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">207885 Ted Kohler</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">124337 Hans van der Laan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386496 Rob Mulder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.726</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">1.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130833 Jannie van der Laan-osk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.652</w:t>
+              <w:t xml:space="preserve">0.647</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6183,69 +6183,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201986 Dick Hoogendoorn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.131</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -6710,51 +6710,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">204592 Jan Turk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.568</w:t>
+              <w:t xml:space="preserve">2.523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">65 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6762,275 +6762,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121621 Jan Zandbergen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.600</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">70 R</w:t>
+              <w:t xml:space="preserve">2.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">119053 Paul Opdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.171</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">2.242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">234654 Jan Straathof</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.729</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">1.621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121453 Gerard Hillebrand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.802</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">51 RN</w:t>
+              <w:t xml:space="preserve">1.618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384972 Frans Overdijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.389</w:t>
+              <w:t xml:space="preserve">385565 Cees Spierenburg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7046,103 +7046,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136704 Gerard Oudshoorn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">1.179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385565 Cees Spierenburg</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.356</w:t>
+              <w:t xml:space="preserve">384972 Frans Overdijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7158,103 +7158,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386041 Koos de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">0.893</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385566 Hans Boere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.182</w:t>
+              <w:t xml:space="preserve">1.174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7270,51 +7270,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265807 Gerard van Haastregt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.838</w:t>
+              <w:t xml:space="preserve">0.870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7322,129 +7322,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">270871 Lucas Zirkzee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.900</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">33 R</w:t>
+              <w:t xml:space="preserve">1.081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218710 Cees Castelijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.690</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">27 R</w:t>
+              <w:t xml:space="preserve">0.746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202456 Willem Dreef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -7452,51 +7452,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 R</w:t>
+              <w:t xml:space="preserve">31 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7544,51 +7544,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.664</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 R</w:t>
+              <w:t xml:space="preserve">27 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8033,51 +8033,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">204592 Jan Turk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.568</w:t>
+              <w:t xml:space="preserve">2.523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">65 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8093,51 +8093,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229763 Ed Strijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.641</w:t>
+              <w:t xml:space="preserve">4.837</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8145,723 +8145,723 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">119053 Paul Opdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.171</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">2.242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">119053 Paul Opdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.171</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">2.242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">238765 Jos Heemskerk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.011</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">1.975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">238765 Jos Heemskerk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.011</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">1.975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121453 Gerard Hillebrand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.802</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">51 RN</w:t>
+              <w:t xml:space="preserve">1.618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121453 Gerard Hillebrand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.802</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">51 RN</w:t>
+              <w:t xml:space="preserve">1.618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215125 Jan van der Poel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">215125 Jan van der Poel van de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.289</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136704 Gerard Oudshoorn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 R</w:t>
+              <w:t xml:space="preserve">1.179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136704 Gerard Oudshoorn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 R</w:t>
+              <w:t xml:space="preserve">1.179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386041 Koos de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">0.893</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386041 Koos de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">0.893</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218710 Cees Castelijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.690</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">27 R</w:t>
+              <w:t xml:space="preserve">0.746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265807 Gerard van Haastregt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.838</w:t>
+              <w:t xml:space="preserve">0.870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8909,69 +8909,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218710 Cees Castelijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.690</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">27 R</w:t>
+              <w:t xml:space="preserve">0.746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9416,129 +9416,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153784 Gerben de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.069</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">1.903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153784 Gerben de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.069</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">1.903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">152129 Ruud Warmerdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9588,51 +9588,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246781 Sjaak Borst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.251</w:t>
+              <w:t xml:space="preserve">1.269</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -9640,111 +9640,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263548 Piet Warmerdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.441</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">1.562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121401 Teun Los</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.100</w:t>
+              <w:t xml:space="preserve">1.104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -9752,51 +9752,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385479 Rem Van Rijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.275</w:t>
+              <w:t xml:space="preserve">1.242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -9812,51 +9812,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">182519 Gert Lanser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.829</w:t>
+              <w:t xml:space="preserve">0.887</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -9864,51 +9864,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">247917 Alain Weij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.073</w:t>
+              <w:t xml:space="preserve">1.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -9938,87 +9938,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385478 Theo van Veen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">33 </w:t>
+              <w:t xml:space="preserve">271096 Frans van Leeuwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.917</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10030,87 +10030,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271096 Frans van Leeuwen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">33 R</w:t>
+              <w:t xml:space="preserve">385478 Theo van Veen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10555,163 +10555,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">116432 Jan Schepers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.059</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">80 R</w:t>
+              <w:t xml:space="preserve">2.606</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">214744 Gerard Broer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.782</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 </w:t>
+              <w:t xml:space="preserve">1.697</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225227 Piet van Zelst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.309</w:t>
+              <w:t xml:space="preserve">2.271</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -10727,327 +10727,327 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">158159 Cock Jansen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.082</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">1.117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246605 Lowie Rombouts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.755</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 </w:t>
+              <w:t xml:space="preserve">1.820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276889 Joop van der Laan</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">226925 Jos Hoogervorst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263721 Peter van Doorn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.703</w:t>
+              <w:t xml:space="preserve">1.741</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">49 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226925 Jos Hoogervorst</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">33 R</w:t>
+              <w:t xml:space="preserve">276889 Joop van der Laan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121516 Aad Turk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.606</w:t>
+              <w:t xml:space="preserve">1.616</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -11063,121 +11063,121 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217384 Piet HÃ¶lscher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.931</w:t>
+              <w:t xml:space="preserve">0.942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">386272 Nico Van Haestregt</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">45 R</w:t>
+              <w:t xml:space="preserve">265643 Evert Koper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386335 Jaap den Hollander</w:t>
             </w:r>
@@ -11209,87 +11209,87 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">265643 Evert Koper</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">45 R</w:t>
+              <w:t xml:space="preserve">386272 Nico Van Haestregt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">215645 Aad Zwanenburg</w:t>
             </w:r>
@@ -11339,69 +11339,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277665 Hans van de Ven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.055</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">0.963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11846,181 +11846,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">214744 Gerard Broer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.782</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 R</w:t>
+              <w:t xml:space="preserve">1.697</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">153784 Gerben de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.069</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">1.903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">158159 Cock Jansen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.082</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">1.117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">152129 Ruud Warmerdam</w:t>
             </w:r>
@@ -12052,241 +12052,241 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">276889 Joop van der Laan</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">226925 Jos Hoogervorst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385479 Rem Van Rijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.275</w:t>
+              <w:t xml:space="preserve">1.242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226925 Jos Hoogervorst</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">33 R</w:t>
+              <w:t xml:space="preserve">276889 Joop van der Laan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">247917 Alain Weij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.073</w:t>
+              <w:t xml:space="preserve">1.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -12294,129 +12294,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217384 Piet HÃ¶lscher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.931</w:t>
+              <w:t xml:space="preserve">0.942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">385478 Theo van Veen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">33 R</w:t>
+              <w:t xml:space="preserve">271096 Frans van Leeuwen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.917</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386335 Jaap den Hollander</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12448,87 +12448,87 @@
               </w:rPr>
               <w:t xml:space="preserve">29 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271096 Frans van Leeuwen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">33 </w:t>
+              <w:t xml:space="preserve">385478 Theo van Veen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">215645 Aad Zwanenburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12578,51 +12578,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263547 Johan Hiep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.803</w:t>
+              <w:t xml:space="preserve">0.819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>