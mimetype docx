--- v0 (2026-04-29)
+++ v1 (2026-07-26)
@@ -156,69 +156,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">183297 Patrick Roelof</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.046</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">2.291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">216833 Alex Steenbakker</w:t>
             </w:r>
@@ -268,51 +268,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181283 Jurgen van Dalen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.983</w:t>
+              <w:t xml:space="preserve">1.905</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">53 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,69 +328,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">158346 Johnny de Witte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.400</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 N</w:t>
+              <w:t xml:space="preserve">1.225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265625 Kevin van den Brink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -440,121 +440,121 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128491 Rinus Baarends</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">1.178</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">251334 Wander Snoeck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.597</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">1.666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236319 Ton Goudswaard</w:t>
             </w:r>
@@ -664,181 +664,181 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208738 Henk Remijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.126</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265630 Amar Koendan Panday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.688</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">27 </w:t>
+              <w:t xml:space="preserve">0.750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219604 Patrick Nuyens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">0.905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -868,51 +868,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">181939 Rinus Rentmeester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.859</w:t>
+              <w:t xml:space="preserve">0.879</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1427,69 +1427,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206313 Martijn Hendriksen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">110 R</w:t>
+              <w:t xml:space="preserve">4.111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128814 Jaap van Stee</w:t>
             </w:r>
@@ -1651,51 +1651,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136538 Johan Schouwenaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.434</w:t>
+              <w:t xml:space="preserve">1.473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1763,69 +1763,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148923 Wim Schneider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.400</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 R</w:t>
+              <w:t xml:space="preserve">1.372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">215344 Lauw Minnaard</w:t>
             </w:r>
@@ -1857,87 +1857,87 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205228 Arthur Hoogesteger</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">39 R</w:t>
+              <w:t xml:space="preserve">201113 Claudia van den Berge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">125007 Adrie Steenpoorte</w:t>
             </w:r>
@@ -1969,87 +1969,87 @@
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201113 Claudia van den Berge</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">205228 Arthur Hoogesteger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385175 Kees Vogelaar</w:t>
             </w:r>
@@ -2099,69 +2099,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">219406 Vincent Wagenaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.100</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.094</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">383671 Richard Willems</w:t>
             </w:r>
@@ -2211,51 +2211,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">270904 Andre Buteijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.900</w:t>
+              <w:t xml:space="preserve">0.916</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2303,51 +2303,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263960 Jacco Dekker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.831</w:t>
+              <w:t xml:space="preserve">0.864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2395,51 +2395,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385694 Remi Bruijnooge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.726</w:t>
+              <w:t xml:space="preserve">0.724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">29 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2902,671 +2902,671 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201930 Peter de Looff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.400</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">65 RN</w:t>
+              <w:t xml:space="preserve">2.186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">214136 Erik Francke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">1.833</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">275462 Peter de Pan</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">51 R</w:t>
+              <w:t xml:space="preserve">145134 Remko Blok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.867</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">277472 Jan Vos Bzn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.533</w:t>
+              <w:t xml:space="preserve">1.578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">145134 Remko Blok</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">49 </w:t>
+              <w:t xml:space="preserve">275462 Peter de Pan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.806</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236977 Kees Boogaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.493</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">1.532</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183499 AndrÃ© Koster</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">45 R</w:t>
+              <w:t xml:space="preserve">220238 Gerard Slotema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384262 Jan Vos Dzn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.466</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">1.515</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">220238 Gerard Slotema</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">384014 Jan Wilderom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">226120 Eric de Wit</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">41 </w:t>
+              <w:t xml:space="preserve">236976 Rudi van de Rest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.294</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384014 Jan Wilderom</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.460</w:t>
+              <w:t xml:space="preserve">183499 AndrÃ© Koster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">236976 Rudi van de Rest</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.245</w:t>
+              <w:t xml:space="preserve">384261 Hans Boomsluiter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3574,163 +3574,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387655 Maarten Torbijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.320</w:t>
+              <w:t xml:space="preserve">1.347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">384261 Hans Boomsluiter</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">226120 Eric de Wit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">115764 Jan Beije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.229</w:t>
+              <w:t xml:space="preserve">1.205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3746,51 +3746,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236978 Rob Dekker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.107</w:t>
+              <w:t xml:space="preserve">1.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3798,111 +3798,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201932 Ad Koster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t xml:space="preserve">0.475</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388106 Jules van Leijden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.902</w:t>
+              <w:t xml:space="preserve">0.984</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3910,51 +3910,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218093 Ria Marcusse-de Pree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.477</w:t>
+              <w:t xml:space="preserve">0.473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4417,51 +4417,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128915 AndrÃ© de Broekert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.553</w:t>
+              <w:t xml:space="preserve">2.506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">65 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4477,103 +4477,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165244 Alfred van den Dries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.961</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">53 </w:t>
+              <w:t xml:space="preserve">1.837</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">221379 Bobby Ãzgan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.362</w:t>
+              <w:t xml:space="preserve">2.342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4589,233 +4589,233 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">159887 Mark van Eijkeren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.898</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">51 </w:t>
+              <w:t xml:space="preserve">1.769</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165261 Wim de Jonge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.600</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 R</w:t>
+              <w:t xml:space="preserve">1.386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388413 Jos Bakker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.591</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">1.645</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">165264 Albert de Jonge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.319</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">41 R</w:t>
+              <w:t xml:space="preserve">1.272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387602 Joan Steenbakker</w:t>
             </w:r>
@@ -4831,85 +4831,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">43 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">230246 Vinnie Chamroe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.269</w:t>
+              <w:t xml:space="preserve">1.214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4925,69 +4925,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201706 Cees van Gessel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.382</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">41 </w:t>
+              <w:t xml:space="preserve">1.245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">388009 Sacha Molenaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5037,51 +5037,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">151213 Edward Ippel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.165</w:t>
+              <w:t xml:space="preserve">1.164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5089,111 +5089,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">164712 Willem Smid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.116</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">222737 Sjaak Bakker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.159</w:t>
+              <w:t xml:space="preserve">172862 Jean Paul de Jonge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5201,129 +5201,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384614 Ozzi Ertem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.865</w:t>
+              <w:t xml:space="preserve">0.829</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">172862 Jean Paul de Jonge</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">222737 Sjaak Bakker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5353,51 +5353,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">387601 Kees Huige</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.024</w:t>
+              <w:t xml:space="preserve">1.022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5894,353 +5894,353 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">12272</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224174 Peter Vermeulen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">214782 Harm Jan Hoondert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.461</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246425 Anton van de Bedem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.211</w:t>
+              <w:t xml:space="preserve">2.245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">117491 Jacky Hoogedeure</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">53 R</w:t>
+              <w:t xml:space="preserve">224174 Peter Vermeulen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.049</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225648 Wil van Os</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.304</w:t>
+              <w:t xml:space="preserve">1.388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214782 Harm Jan Hoondert</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">51 R</w:t>
+              <w:t xml:space="preserve">117491 Jacky Hoogedeure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.996</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181489 Johan Palm</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.925</w:t>
+              <w:t xml:space="preserve">275544 Frank Dekkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6248,293 +6248,293 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237091 Hans Walhout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.717</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 </w:t>
+              <w:t xml:space="preserve">1.599</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">275544 Frank Dekkers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.910</w:t>
+              <w:t xml:space="preserve">266976 Daniel van Os</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246556 Sharon de Kok</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">45 R</w:t>
+              <w:t xml:space="preserve">224173 Jaap de Jager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.475</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">266976 Daniel van Os</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">31 </w:t>
+              <w:t xml:space="preserve">181489 Johan Palm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224173 Jaap de Jager</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">246556 Sharon de Kok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6564,51 +6564,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201704 Sander van der Hage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.434</w:t>
+              <w:t xml:space="preserve">1.427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6840,69 +6840,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">384170 Rien de Vos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.062</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">1.083</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7347,223 +7347,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">276966 John Schweertman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.942</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">53 </w:t>
+              <w:t xml:space="preserve">2.134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">216659 Marco Neijts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.529</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">1.436</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385216 Jan de Winter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.901</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">53 </w:t>
+              <w:t xml:space="preserve">1.888</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">212737 Richard Nieuwenhuize</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.315</w:t>
+              <w:t xml:space="preserve">1.338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7571,223 +7571,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385166 Romana Jasperse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.640</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 </w:t>
+              <w:t xml:space="preserve">1.582</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205228 Arthur Hoogesteger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.232</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 R</w:t>
+              <w:t xml:space="preserve">1.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">183996 Jos Barten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.606</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 </w:t>
+              <w:t xml:space="preserve">1.562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">265955 Richard Schrijver</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.955</w:t>
+              <w:t xml:space="preserve">157084 Sjaak Dekker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7795,93 +7795,93 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">118174 Ron Verduyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.574</w:t>
+              <w:t xml:space="preserve">1.558</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157084 Sjaak Dekker</w:t>
+              <w:t xml:space="preserve">265955 Richard Schrijver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -7907,111 +7907,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128696 Leo Timmerman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.536</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">45 </w:t>
+              <w:t xml:space="preserve">1.416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263960 Jacco Dekker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.831</w:t>
+              <w:t xml:space="preserve">0.864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8019,111 +8019,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180761 Peter Lijnema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.449</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">1.273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">385694 Remi Bruijnooge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.726</w:t>
+              <w:t xml:space="preserve">0.724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8131,51 +8131,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">386827 Flemming Bleijenberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.945</w:t>
+              <w:t xml:space="preserve">0.962</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>