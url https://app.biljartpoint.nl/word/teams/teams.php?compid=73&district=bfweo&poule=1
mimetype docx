--- v0 (2026-05-02)
+++ v1 (2026-08-26)
@@ -156,275 +156,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1023 Peter Broekman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.408</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">42 </w:t>
+              <w:t xml:space="preserve">1.510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1707 Piet van Gemert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.580</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 R</w:t>
+              <w:t xml:space="preserve">1.405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1007 Willie Oosterhout</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">42 </w:t>
+              <w:t xml:space="preserve">1065 Tiny van der Leest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1764 Gerard  Albers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.331</w:t>
+              <w:t xml:space="preserve">1.330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1065 Tiny van der Leest</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.278</w:t>
+              <w:t xml:space="preserve">1007 Willie Oosterhout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.253</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -440,103 +440,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1747 Theo Honing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.232</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1030 Ad Hermans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.249</w:t>
+              <w:t xml:space="preserve">1.219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -552,69 +552,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1727 Wim Pastors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.220</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">1.133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -644,129 +644,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1760 Ton de Waal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.013</w:t>
+              <w:t xml:space="preserve">0.908</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Peter Broekman</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Wim Pastors</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1111,895 +1111,875 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2305 Rene Bastiaans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.962</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">59 R</w:t>
+              <w:t xml:space="preserve">1.852</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1942 Arie Spanjaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.861</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">56 R</w:t>
+              <w:t xml:space="preserve">1.690</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2346 Herman Banus</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">2341 Jan van Hinthem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.344</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1966 Peter Schook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.706</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">51 R</w:t>
+              <w:t xml:space="preserve">1.570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2341 Jan van Hinthem</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">2346 Herman Banus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1958 Sjaak Spanjaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.579</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 R</w:t>
+              <w:t xml:space="preserve">1.534</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2312 Jan Kaspers</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">43 </w:t>
+              <w:t xml:space="preserve">2311 Theo Janssen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1934 Jan Festen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.529</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">46 R</w:t>
+              <w:t xml:space="preserve">1.511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2337 Willie Osnabrugge</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">41 </w:t>
+              <w:t xml:space="preserve">2335 Joop Cornelissen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1960 Peter Hendriks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.315</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">39 </w:t>
+              <w:t xml:space="preserve">1.340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2335 Joop Cornelissen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve">2312 Jan Kaspers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.099</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1909 Herman Heijsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.279</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">1.170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2311 Theo Janssen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">37 R</w:t>
+              <w:t xml:space="preserve">2328 Wout Siroen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.952</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1948 Theo van Kesteren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.107</w:t>
+              <w:t xml:space="preserve">1.069</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:rPr>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1970 Wim Krebbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.042</w:t>
+              <w:t xml:space="preserve">1.037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2029,87 +2009,87 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1956 Bert Haerkens</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">1961 Huub Heusschen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.867</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2121,147 +2101,147 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1961 Huub Heusschen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">1956 Bert Haerkens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.731</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Joop Cornelissen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Peter Hendriks</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2606,111 +2586,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2164 Jan Klomp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.325</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">40 </w:t>
+              <w:t xml:space="preserve">1.398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2037 Nol Prudon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.976</w:t>
+              <w:t xml:space="preserve">1.971</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">59 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2718,275 +2698,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2157 Andre Janssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.273</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">1.214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2051 Leon Straatman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.849</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 R</w:t>
+              <w:t xml:space="preserve">1.682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2120 Arnold Thijssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.193</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">36 </w:t>
+              <w:t xml:space="preserve">1.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2064 Lam van Nguyen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.522</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">46 </w:t>
+              <w:t xml:space="preserve">1.480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2144 Frans Bakhuis</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.029</w:t>
+              <w:t xml:space="preserve">2115 Gerrit Schippers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.964</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3002,103 +2982,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 Coen Bouman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.445</w:t>
+              <w:t xml:space="preserve">1.419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2115 Gerrit Schippers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.966</w:t>
+              <w:t xml:space="preserve">2144 Frans Bakhuis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3114,103 +3094,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2033 Rien Fransen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.404</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">42 </w:t>
+              <w:t xml:space="preserve">1.363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2163 Theo Rossen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.852</w:t>
+              <w:t xml:space="preserve">0.802</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3226,129 +3206,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2065 Wim Neeskens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.096</w:t>
+              <w:t xml:space="preserve">1.183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Gerrit Schippers</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Rien Fransen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3693,335 +3673,335 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1366 Gerrit Banken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.903</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">57 </w:t>
+              <w:t xml:space="preserve">1.803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2411 Henk Janssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.261</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">1.146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1353 Sjaak Kersten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.612</w:t>
+              <w:t xml:space="preserve">1.606</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">48 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2417 Tonnie Sommerdijk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">36 </w:t>
+              <w:t xml:space="preserve">2404 Ton ten Buren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1359 Gerard Strik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.572</w:t>
+              <w:t xml:space="preserve">1.562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2404 Ton ten Buren</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.128</w:t>
+              <w:t xml:space="preserve">2417 Tonnie Sommerdijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.097</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4029,51 +4009,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1334 Will Berben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.432</w:t>
+              <w:t xml:space="preserve">1.435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">43 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4089,51 +4069,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2415 Gerard Jansen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.034</w:t>
+              <w:t xml:space="preserve">1.037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4141,111 +4121,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1308 Jo Francissen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.175</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">1.213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2409 Jan Dappers</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.997</w:t>
+              <w:t xml:space="preserve">2419 Paul van Kempen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.915</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4253,129 +4233,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1367 Paul Penning de Vries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.069</w:t>
+              <w:t xml:space="preserve">1.048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2413 Kees van de Kaa</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">35 </w:t>
+              <w:t xml:space="preserve">2409 Jan Dappers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.908</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4387,147 +4367,147 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2419 Paul van Kempen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">35 R</w:t>
+              <w:t xml:space="preserve">2413 Kees van de Kaa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.844</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Jo Francissen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Henk Janssen</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4858,69 +4838,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anton Freling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.620</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">49 </w:t>
+              <w:t xml:space="preserve">1.458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5024,87 +5004,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Henk Pistorius</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">37 </w:t>
+              <w:t xml:space="preserve"> Andries Hoitsma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5116,69 +5096,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Andries Hoitsma</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.171</w:t>
+              <w:t xml:space="preserve"> Henk Pistorius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5226,51 +5206,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Peter van Kuppeveld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.014</w:t>
+              <w:t xml:space="preserve">1.090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5300,87 +5280,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Wil Wellen</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">35 N</w:t>
+              <w:t xml:space="preserve"> Piet  Wigman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.909</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5392,69 +5372,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Piet  Wigman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.862</w:t>
+              <w:t xml:space="preserve"> Wil Wellen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5594,69 +5574,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ruud de Haan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.567</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">35 N</w:t>
+              <w:t xml:space="preserve">0.628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5668,51 +5648,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">TL: Andries Hoitsma</w:t>
+              <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>