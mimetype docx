--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -156,111 +156,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">173219 Robert van Stevendaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.168</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">180 </w:t>
+              <w:t xml:space="preserve">7.415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">160 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">123433 Jan Goudzwaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.217</w:t>
+              <w:t xml:space="preserve">7.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -268,51 +268,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">123433 Jan Goudzwaard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.217</w:t>
+              <w:t xml:space="preserve">7.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -328,103 +328,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226887 Kees Snoep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.277</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">140 </w:t>
+              <w:t xml:space="preserve">7.857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">160 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">148702 Hessel van Deutekom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.258</w:t>
+              <w:t xml:space="preserve">6.349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">180 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -440,275 +440,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128867 Sjaak Olivier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.258</w:t>
+              <w:t xml:space="preserve">5.118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">148612 Georges Ruymbeeck</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">90 </w:t>
+              <w:t xml:space="preserve">228212 Luc Yzewijn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">209800 Martien Veekens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.179</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">120 </w:t>
+              <w:t xml:space="preserve">4.725</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">228212 Luc Yzewijn</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">90 N</w:t>
+              <w:t xml:space="preserve">148612 Georges Ruymbeeck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101584 Aaike Verweij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.534</w:t>
+              <w:t xml:space="preserve">3.684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -758,69 +758,69 @@
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">246526 Peter van Ee</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.061</w:t>
+              <w:t xml:space="preserve">221861 Ron Verburg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -828,111 +828,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">129162 Willem van Brink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.096</w:t>
+              <w:t xml:space="preserve">1.935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">221861 Ron Verburg</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.028</w:t>
+              <w:t xml:space="preserve">246526 Peter van Ee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -980,51 +980,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">145645 Johan de Punder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.660</w:t>
+              <w:t xml:space="preserve">2.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1447,129 +1447,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">154809 Peter Vos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.138</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">170 R</w:t>
+              <w:t xml:space="preserve">11.142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">220 RN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">154809 Peter Vos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.138</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">170 </w:t>
+              <w:t xml:space="preserve">11.142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">220 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">221040 Jaap Cijsouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1671,51 +1671,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">211481 Ad de Rooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.838</w:t>
+              <w:t xml:space="preserve">11.074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1731,51 +1731,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">211481 Ad de Rooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.838</w:t>
+              <w:t xml:space="preserve">11.074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1783,499 +1783,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">250224 Michael Jasperse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.564</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">150 R</w:t>
+              <w:t xml:space="preserve">6.135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">140 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">250224 Michael Jasperse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.564</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">150 R</w:t>
+              <w:t xml:space="preserve">6.135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">140 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128571 Jaap Jasperse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.068</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">140 R</w:t>
+              <w:t xml:space="preserve">5.779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">130 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128571 Jaap Jasperse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.068</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">140 </w:t>
+              <w:t xml:space="preserve">5.779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">130 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201311 Denis Hoogesteger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.744</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">130 </w:t>
+              <w:t xml:space="preserve">5.313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201311 Denis Hoogesteger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.744</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">130 R</w:t>
+              <w:t xml:space="preserve">5.313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128558 Jo Alleijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">110 </w:t>
+              <w:t xml:space="preserve">5.142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">134917 Pieter Zweedijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">100 </w:t>
+              <w:t xml:space="preserve">3.946</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110595 Sjaak Westdorp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.789</w:t>
+              <w:t xml:space="preserve">3.643</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">90 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2291,51 +2291,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110595 Sjaak Westdorp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.789</w:t>
+              <w:t xml:space="preserve">3.643</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2343,51 +2343,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">162707 Jan Brinkman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.403</w:t>
+              <w:t xml:space="preserve">3.398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2403,51 +2403,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">162707 Jan Brinkman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.403</w:t>
+              <w:t xml:space="preserve">3.398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2930,103 +2930,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">109849 Piet de Koeijer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.095</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">200 </w:t>
+              <w:t xml:space="preserve">11.031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">220 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">211481 Ad de Rooij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.838</w:t>
+              <w:t xml:space="preserve">11.074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3094,111 +3094,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">250224 Michael Jasperse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.564</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">150 R</w:t>
+              <w:t xml:space="preserve">6.135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">140 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">222369 Arjen Jansen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.171</w:t>
+              <w:t xml:space="preserve">6.046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3206,69 +3206,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128571 Jaap Jasperse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.068</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">140 R</w:t>
+              <w:t xml:space="preserve">5.779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">130 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226611 Tycho Neve</w:t>
             </w:r>
@@ -3318,69 +3318,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">201311 Denis Hoogesteger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.744</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">130 R</w:t>
+              <w:t xml:space="preserve">5.313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224285 Joop Tellier</w:t>
             </w:r>
@@ -3430,69 +3430,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">128558 Jo Alleijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">110 R</w:t>
+              <w:t xml:space="preserve">5.142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">140298 Bram de Kraker</w:t>
             </w:r>
@@ -3602,51 +3602,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">109235 Aloys van de Bunder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.587</w:t>
+              <w:t xml:space="preserve">2.615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3746,51 +3746,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">162707 Jan Brinkman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.403</w:t>
+              <w:t xml:space="preserve">3.398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>