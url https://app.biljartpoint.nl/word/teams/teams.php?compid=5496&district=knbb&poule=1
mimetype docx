--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -216,51 +216,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">109222 Freddy Davids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.336</w:t>
+              <w:t xml:space="preserve">8.651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -328,51 +328,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229398 Hart de Haan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.246</w:t>
+              <w:t xml:space="preserve">11.785</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,51 +380,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229398 Hart de Haan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.246</w:t>
+              <w:t xml:space="preserve">11.785</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -440,215 +440,215 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">122199 Andries Overwijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.181</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">220 </w:t>
+              <w:t xml:space="preserve">10.550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226304 Cees Reitsma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.163</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">120 </w:t>
+              <w:t xml:space="preserve">4.493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208417 Roderik Twint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.766</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">170 </w:t>
+              <w:t xml:space="preserve">9.273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218158 Jan Teljeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.057</w:t>
+              <w:t xml:space="preserve">4.230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -664,163 +664,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226304 Cees Reitsma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.163</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">120 R</w:t>
+              <w:t xml:space="preserve">4.493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149163 Wolter Haanstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">90 </w:t>
+              <w:t xml:space="preserve">2.454</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218158 Jan Teljeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.057</w:t>
+              <w:t xml:space="preserve">4.230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -868,69 +868,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149163 Wolter Haanstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">90 R</w:t>
+              <w:t xml:space="preserve">2.454</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -1335,223 +1335,223 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236389 Ynte Kuipers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.277</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">140 </w:t>
+              <w:t xml:space="preserve">5.308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110067 Gerrit-Jan van der Meer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.563</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">160 </w:t>
+              <w:t xml:space="preserve">8.574</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">170 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236359 Jaap Postma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.219</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">100 </w:t>
+              <w:t xml:space="preserve">3.591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110057 Klaas Dijkstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.701</w:t>
+              <w:t xml:space="preserve">3.687</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1559,51 +1559,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">224192 Jan de Boer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.120</w:t>
+              <w:t xml:space="preserve">2.797</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1619,51 +1619,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">131437 Jo Hoppinga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.252</w:t>
+              <w:t xml:space="preserve">3.207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1731,51 +1731,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110072 Durk van Wier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.874</w:t>
+              <w:t xml:space="preserve">2.848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2198,111 +2198,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">156433 Johannes Miedema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">120 </w:t>
+              <w:t xml:space="preserve">4.942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263857 Allerd Hobers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.382</w:t>
+              <w:t xml:space="preserve">4.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2370,51 +2370,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">246607 Nanne Toering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.938</w:t>
+              <w:t xml:space="preserve">3.992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">90 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2464,69 +2464,69 @@
               </w:rPr>
               <w:t xml:space="preserve">100 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217641 Bouke Hofstra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.972</w:t>
+              <w:t xml:space="preserve">215785 Jan Tadema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2576,87 +2576,87 @@
               </w:rPr>
               <w:t xml:space="preserve">80 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215785 Jan Tadema</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">80 </w:t>
+              <w:t xml:space="preserve">213604 Durk de Jong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225030 Hedzer Jacobi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2688,121 +2688,121 @@
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">213604 Durk de Jong</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.969</w:t>
+              <w:t xml:space="preserve">217641 Bouke Hofstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.866</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163861 Theo Huitema</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.316</w:t>
+              <w:t xml:space="preserve">234403 Frans Wolf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2832,69 +2832,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">234403 Frans Wolf</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.209</w:t>
+              <w:t xml:space="preserve">163861 Theo Huitema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3417,51 +3417,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220321 Stan Krul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.187</w:t>
+              <w:t xml:space="preserve">5.760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3469,51 +3469,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220321 Stan Krul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.187</w:t>
+              <w:t xml:space="preserve">5.760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">150 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3529,499 +3529,499 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110415 Simon Marten Peul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">150 </w:t>
+              <w:t xml:space="preserve">3.678</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110415 Simon Marten Peul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">150 R</w:t>
+              <w:t xml:space="preserve">3.678</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">236803 Jan Werkman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">90 R</w:t>
+              <w:t xml:space="preserve">202550 Piet Hoekstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">152279 AndrÃ© Kleijer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">236803 Jan Werkman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.537</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">90 </w:t>
+              <w:t xml:space="preserve">3.429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">152279 AndrÃ© Kleijer</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">90 </w:t>
+              <w:t xml:space="preserve">202550 Piet Hoekstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202550 Piet Hoekstra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.133</w:t>
+              <w:t xml:space="preserve">224422 Jouke van der Zee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.251</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202550 Piet Hoekstra</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">80 R</w:t>
+              <w:t xml:space="preserve">236803 Jan Werkman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">241116 Fokke van den Akker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.055</w:t>
+              <w:t xml:space="preserve">3.018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4029,51 +4029,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">241116 Fokke van den Akker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.055</w:t>
+              <w:t xml:space="preserve">3.018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4089,51 +4089,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265282 Loek Hogenhout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.749</w:t>
+              <w:t xml:space="preserve">2.810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4141,51 +4141,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265282 Loek Hogenhout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.749</w:t>
+              <w:t xml:space="preserve">2.810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4201,51 +4201,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">241118 Leo Rinia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.024</w:t>
+              <w:t xml:space="preserve">1.875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4686,93 +4686,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">7.635</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160 </w:t>
+              <w:t xml:space="preserve">160 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205458 Pieter Thibaudier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.162</w:t>
+              <w:t xml:space="preserve">7.136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4780,51 +4780,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">271293 Robert van Netten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.988</w:t>
+              <w:t xml:space="preserve">7.780</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4840,103 +4840,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225910 Erwin Hylkema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.776</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">110 </w:t>
+              <w:t xml:space="preserve">4.490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237177 Luitzen Wesselius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.968</w:t>
+              <w:t xml:space="preserve">7.685</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5004,51 +5004,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237168 Adriaan Flapper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.000</w:t>
+              <w:t xml:space="preserve">3.186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5715,111 +5715,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">114384 Sietse Vijver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.820</w:t>
+              <w:t xml:space="preserve">11.456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201770 Douwe Klompmaker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">5.761</w:t>
+              <w:t xml:space="preserve">224176 Atser Sijbrandij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.968</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5869,69 +5869,69 @@
               </w:rPr>
               <w:t xml:space="preserve">110 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224176 Atser Sijbrandij</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">5.728</w:t>
+              <w:t xml:space="preserve">201770 Douwe Klompmaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5939,51 +5939,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229866 Arie Stam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.681</w:t>
+              <w:t xml:space="preserve">3.551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5999,103 +5999,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136196 Gerrit van Diggelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.657</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">110 </w:t>
+              <w:t xml:space="preserve">4.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">214910 Evert de Jong</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.800</w:t>
+              <w:t xml:space="preserve">139480 Willem van Dijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6111,103 +6111,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206212 Anne van Dalfsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.257</w:t>
+              <w:t xml:space="preserve">3.312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139480 Willem van Dijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.432</w:t>
+              <w:t xml:space="preserve">214910 Evert de Jong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.263</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6223,51 +6223,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">147166 Rimmer de Jong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.800</w:t>
+              <w:t xml:space="preserve">2.524</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6768,69 +6768,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Michel Nesse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.606</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">170 </w:t>
+              <w:t xml:space="preserve">9.389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6860,51 +6860,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pieter Eisma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.137</w:t>
+              <w:t xml:space="preserve">7.205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7044,51 +7044,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ruurd Leenstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.916</w:t>
+              <w:t xml:space="preserve">2.940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7228,69 +7228,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Folkert Gietema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.736</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">80 </w:t>
+              <w:t xml:space="preserve">1.568</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>