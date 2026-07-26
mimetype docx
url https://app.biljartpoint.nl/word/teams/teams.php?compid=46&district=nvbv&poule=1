--- v0 (2026-04-29)
+++ v1 (2026-07-26)
@@ -138,353 +138,353 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10431 Peter van Olst</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.631</w:t>
+              <w:t xml:space="preserve">10397 Gerrit Fidder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10208 Michiel Hup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">67 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10397 Gerrit Fidder</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">10431 Peter van Olst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10505 Taurus Davis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.274</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 </w:t>
+              <w:t xml:space="preserve">1.440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10432 Gert van Velde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.481</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">1.384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10531 Nico de Graaf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.260</w:t>
+              <w:t xml:space="preserve">1.262</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -492,577 +492,577 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10531 Nico de Graaf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.260</w:t>
+              <w:t xml:space="preserve">1.262</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10216 Jeffrey Vierhout</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">10522 Rikkert van Olst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">10522 Rikkert van Olst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">10216 Jeffrey Vierhout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.208</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">0.988</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10522 Rikkert van Olst</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">10430 Dirk van Olst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10214 Bart de Ruiter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.992</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">0.920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10430 Dirk van Olst</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">41 </w:t>
+              <w:t xml:space="preserve">10216 Jeffrey Vierhout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.988</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10213 Bert van der Kolk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">36 </w:t>
+              <w:t xml:space="preserve">10390 Frans van Moort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.772</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10214 Bart de Ruiter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.992</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">0.920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10390 Frans van Moort</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">34 </w:t>
+              <w:t xml:space="preserve">10213 Bert van der Kolk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -1691,69 +1691,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10473 Jonnie Smeenk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.162</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">75 </w:t>
+              <w:t xml:space="preserve">2.261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">82 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10310 Wilco van Schoonhoven</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10472 Johan Buitenhuis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.776</w:t>
+              <w:t xml:space="preserve">1.864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">67 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1863,103 +1863,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10162 Robert Vosselman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.084</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">41 </w:t>
+              <w:t xml:space="preserve">0.971</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10447 Anno Nijhof</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.422</w:t>
+              <w:t xml:space="preserve">10501 Hennie Kerkdijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1993,85 +1993,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.961</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">38 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10501 Hennie Kerkdijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.287</w:t>
+              <w:t xml:space="preserve">10447 Anno Nijhof</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2139,51 +2139,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10474 Henk Smeenk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.028</w:t>
+              <w:t xml:space="preserve">1.027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2738,51 +2738,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10389 Dennis Koetsier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.613</w:t>
+              <w:t xml:space="preserve">1.642</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2868,93 +2868,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.529</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">55 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10118 AndrÃ© Bronsink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.465</w:t>
+              <w:t xml:space="preserve">1.528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2962,129 +2962,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10111 Werner te Riele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.514</w:t>
+              <w:t xml:space="preserve">1.522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10252 Roel Blom</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">10459 Gerben van Huffelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10127 G. Berkhof</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3116,311 +3116,311 @@
               </w:rPr>
               <w:t xml:space="preserve">55 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10459 Gerben van Huffelen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.097</w:t>
+              <w:t xml:space="preserve">10252 Roel Blom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10252 Roel Blom</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">10459 Gerben van Huffelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10132 Martin Pannekoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.066</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">41 </w:t>
+              <w:t xml:space="preserve">0.983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10459 Gerben van Huffelen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.097</w:t>
+              <w:t xml:space="preserve">10252 Roel Blom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10123 Jos Breden jr.</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">10130 Manfred Vinke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.841</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10113 Hans Wolf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3522,111 +3522,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10520 Henk van Laar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.867</w:t>
+              <w:t xml:space="preserve">0.855</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10130 Manfred Vinke</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.801</w:t>
+              <w:t xml:space="preserve">10123 Jos Breden jr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4049,69 +4049,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10252 Roel Blom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.142</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">1.051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10253 Johan Pierik</w:t>
             </w:r>
@@ -4127,51 +4127,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2.317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">82 </w:t>
+              <w:t xml:space="preserve">82 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10407 Margo Super</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4221,69 +4221,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10513 Lub Velde van der</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">1.106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10383 Heidie Koetsier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4333,51 +4333,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10448 Yvonne Halfwerk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.052</w:t>
+              <w:t xml:space="preserve">1.059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4445,51 +4445,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10536 Nick Ansmink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.963</w:t>
+              <w:t xml:space="preserve">0.994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4497,51 +4497,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10117 Sinie Koetsier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.656</w:t>
+              <w:t xml:space="preserve">0.666</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4557,69 +4557,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10532 Benny Halfwerk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.911</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">36 </w:t>
+              <w:t xml:space="preserve">0.944</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10376 B.J. Kruisweg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4669,51 +4669,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10517 Sander van de Veen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.889</w:t>
+              <w:t xml:space="preserve">0.890</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4781,163 +4781,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10535 Richard Ansmink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.821</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">34 </w:t>
+              <w:t xml:space="preserve">0.863</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10511 Jolanda Gerritsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.357</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">18 </w:t>
+              <w:t xml:space="preserve">0.429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10449 Saskia Moeke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.742</w:t>
+              <w:t xml:space="preserve">0.702</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">32 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5360,275 +5360,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10478 Pouwel van Diepen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.606</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">89 </w:t>
+              <w:t xml:space="preserve">2.820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10478 Pouwel van Diepen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.606</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">89 </w:t>
+              <w:t xml:space="preserve">2.820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10513 Lub Velde van der</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">1.106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10513 Lub Velde van der</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.200</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">1.106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10448 Yvonne Halfwerk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.052</w:t>
+              <w:t xml:space="preserve">1.059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5644,51 +5644,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10448 Yvonne Halfwerk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.052</w:t>
+              <w:t xml:space="preserve">1.059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5696,51 +5696,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10251 Wim van den Berg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.027</w:t>
+              <w:t xml:space="preserve">1.049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5756,51 +5756,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10517 Sander van de Veen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.889</w:t>
+              <w:t xml:space="preserve">0.890</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -5808,51 +5808,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10536 Nick Ansmink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.963</w:t>
+              <w:t xml:space="preserve">0.994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5868,103 +5868,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10535 Richard Ansmink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.821</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">34 </w:t>
+              <w:t xml:space="preserve">0.863</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10517 Sander van de Veen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.889</w:t>
+              <w:t xml:space="preserve">0.890</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5980,51 +5980,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10449 Saskia Moeke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.742</w:t>
+              <w:t xml:space="preserve">0.702</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">32 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6032,111 +6032,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10535 Richard Ansmink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.821</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">34 </w:t>
+              <w:t xml:space="preserve">0.863</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10451 Julia Kroese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.445</w:t>
+              <w:t xml:space="preserve">0.448</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">22 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6144,51 +6144,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10449 Saskia Moeke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.742</w:t>
+              <w:t xml:space="preserve">0.702</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">32 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6222,51 +6222,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 </w:t>
+              <w:t xml:space="preserve">22 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -6671,69 +6671,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10516 Andre Rorije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.848</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">67 </w:t>
+              <w:t xml:space="preserve">1.600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10528 Henk Boeve</w:t>
             </w:r>
@@ -6749,51 +6749,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">55 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10528 Henk Boeve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6801,205 +6801,205 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">55 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10324 Jan Doornebosch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.252</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 </w:t>
+              <w:t xml:space="preserve">1.224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10324 Jan Doornebosch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.252</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">47 </w:t>
+              <w:t xml:space="preserve">1.224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10411 Elroy Roelofsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.079</w:t>
+              <w:t xml:space="preserve">1.047</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7007,51 +7007,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10411 Elroy Roelofsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.079</w:t>
+              <w:t xml:space="preserve">1.047</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -7067,51 +7067,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10221 Willem van der Hoop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.041</w:t>
+              <w:t xml:space="preserve">1.012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7119,335 +7119,335 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10221 Willem van der Hoop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.041</w:t>
+              <w:t xml:space="preserve">1.012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10333 Cees van der Put</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.858</w:t>
+              <w:t xml:space="preserve">10514 Arie Mol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.852</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10333 Cees van der Put</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.858</w:t>
+              <w:t xml:space="preserve">10514 Arie Mol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.852</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10514 Arie Mol</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">36 </w:t>
+              <w:t xml:space="preserve">10538 Frans van Wijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.846</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10514 Arie Mol</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">36 </w:t>
+              <w:t xml:space="preserve">10333 Cees van der Put</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.823</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10538 Frans van Wijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">0.846</w:t>
+              <w:t xml:space="preserve">10333 Cees van der Put</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.823</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -7455,129 +7455,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10325 Herman van Huffelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.491</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">24 </w:t>
+              <w:t xml:space="preserve">0.527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10325 Herman van Huffelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.491</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">24 </w:t>
+              <w:t xml:space="preserve">0.527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -8042,69 +8042,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10186 Johan Bijsterbosch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.884</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">67 </w:t>
+              <w:t xml:space="preserve">1.636</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10183 Carlo de Wilde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -8154,327 +8154,327 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10533 Jan Willem Wijenberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.286</w:t>
+              <w:t xml:space="preserve">1.296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10168 Dick Rorije</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">50 </w:t>
+              <w:t xml:space="preserve">10193 Tonnie Bosch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10185 Jaap Korver</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.213</w:t>
+              <w:t xml:space="preserve">10537 Jan Klouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10193 Tonnie Bosch</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">50 </w:t>
+              <w:t xml:space="preserve">10533 Jan Willem Wijenberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10537 Jan Klouth</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.140</w:t>
+              <w:t xml:space="preserve">10185 Jaap Korver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10533 Jan Willem Wijenberg</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.286</w:t>
+              <w:t xml:space="preserve">10168 Dick Rorije</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8490,51 +8490,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10494 John ter Velde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.021</w:t>
+              <w:t xml:space="preserve">1.054</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -8542,51 +8542,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10185 Jaap Korver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.213</w:t>
+              <w:t xml:space="preserve">1.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8620,85 +8620,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.993</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">38 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10181 Maikel Pouwels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.174</w:t>
+              <w:t xml:space="preserve">1.163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -8784,93 +8784,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.993</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">38 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10396 Jan Bijsterbosch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.703</w:t>
+              <w:t xml:space="preserve">0.706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">32 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -9293,275 +9293,275 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10303 Mehmet Gozek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.461</w:t>
+              <w:t xml:space="preserve">1.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10483 Jan Rorije</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">50 </w:t>
+              <w:t xml:space="preserve">10289 Jan Grolleman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10286 Gerjan Mensink</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.236</w:t>
+              <w:t xml:space="preserve">1.255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10289 Jan Grolleman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">44 </w:t>
+              <w:t xml:space="preserve">10483 Jan Rorije</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10289 Jan Grolleman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.160</w:t>
+              <w:t xml:space="preserve">1.132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -9577,69 +9577,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10427 Gerard Boeve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.932</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">0.920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10285 B. Vinke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9741,69 +9741,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10427 Gerard Boeve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.932</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">38 </w:t>
+              <w:t xml:space="preserve">0.920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10301 B.A. Blok</w:t>
             </w:r>
@@ -9819,51 +9819,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.771</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">34 </w:t>
+              <w:t xml:space="preserve">34 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10301 B.A. Blok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9871,93 +9871,93 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0.771</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">34 </w:t>
+              <w:t xml:space="preserve">34 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10264 Pim Droog</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.680</w:t>
+              <w:t xml:space="preserve">0.653</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -9965,51 +9965,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10264 Pim Droog</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.680</w:t>
+              <w:t xml:space="preserve">0.653</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -10025,51 +10025,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10379 Wim Fidder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.601</w:t>
+              <w:t xml:space="preserve">0.575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">28 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -10077,129 +10077,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10413 Jan van Rijssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.547</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">26 </w:t>
+              <w:t xml:space="preserve">0.486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10413 Jan van Rijssen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">0.547</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">26 </w:t>
+              <w:t xml:space="preserve">0.486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>