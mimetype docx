--- v0 (2026-05-02)
+++ v1 (2026-06-27)
@@ -198,87 +198,87 @@
               </w:rPr>
               <w:t xml:space="preserve">125 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10241 Gert van de Kamp</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">89 </w:t>
+              <w:t xml:space="preserve">10509 Bertus Leusink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10471 Eddy Huiskamp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -310,69 +310,69 @@
               </w:rPr>
               <w:t xml:space="preserve">103 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10509 Bertus Leusink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.647</w:t>
+              <w:t xml:space="preserve">10241 Gert van de Kamp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.693</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">89 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -380,111 +380,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10473 Jonnie Smeenk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.162</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">75 </w:t>
+              <w:t xml:space="preserve">2.261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">82 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10238 Ronnie Bos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.283</w:t>
+              <w:t xml:space="preserve">2.433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">82 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -492,51 +492,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10472 Johan Buitenhuis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.776</w:t>
+              <w:t xml:space="preserve">1.864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">67 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -552,103 +552,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10237 Gerrit van Dorp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.816</w:t>
+              <w:t xml:space="preserve">1.814</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">67 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10447 Anno Nijhof</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.422</w:t>
+              <w:t xml:space="preserve">10501 Hennie Kerkdijk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -664,103 +664,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10227 Han van Boven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.583</w:t>
+              <w:t xml:space="preserve">1.547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10501 Hennie Kerkdijk</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.287</w:t>
+              <w:t xml:space="preserve">10447 Anno Nijhof</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -828,51 +828,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10474 Henk Smeenk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.028</w:t>
+              <w:t xml:space="preserve">1.027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1487,51 +1487,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10492 Michel Hendriks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.809</w:t>
+              <w:t xml:space="preserve">5.410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">190 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1539,51 +1539,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10128 Marco Rodijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.321</w:t>
+              <w:t xml:space="preserve">2.327</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">82 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1599,69 +1599,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10254 Martin Huisman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.686</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">175 </w:t>
+              <w:t xml:space="preserve">6.002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">190 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10490 Rien van de Broek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1669,51 +1669,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">75 </w:t>
+              <w:t xml:space="preserve">75 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10253 Johan Pierik</w:t>
             </w:r>
@@ -1729,145 +1729,145 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2.317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">82 </w:t>
+              <w:t xml:space="preserve">82 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10108 Joop Schild</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">60 </w:t>
+              <w:t xml:space="preserve">10118 AndrÃ© Bronsink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10530 C Huisman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.032</w:t>
+              <w:t xml:space="preserve">2.081</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">75 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -1875,51 +1875,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10111 Werner te Riele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.514</w:t>
+              <w:t xml:space="preserve">1.522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1949,69 +1949,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10118 AndrÃ© Bronsink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.465</w:t>
+              <w:t xml:space="preserve">10108 Joop Schild</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.479</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2077,51 +2077,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">55 </w:t>
+              <w:t xml:space="preserve">55 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2151,51 +2151,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10252 Roel Blom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.142</w:t>
+              <w:t xml:space="preserve">1.051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2658,51 +2658,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10172 Stef Rorije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.559</w:t>
+              <w:t xml:space="preserve">6.421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">190 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2718,51 +2718,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10172 Stef Rorije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.559</w:t>
+              <w:t xml:space="preserve">6.421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">190 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2770,51 +2770,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10496 Edwin Hofman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.726</w:t>
+              <w:t xml:space="preserve">2.748</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">89 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3072,51 +3072,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1.872</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">67 </w:t>
+              <w:t xml:space="preserve">67 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10183 Carlo de Wilde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3218,51 +3218,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10101 Rijk Boschman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.496</w:t>
+              <w:t xml:space="preserve">1.438</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3278,215 +3278,215 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10171 Gait Pleiter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.741</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">60 </w:t>
+              <w:t xml:space="preserve">1.596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">10193 Tonnie Bosch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">10168 Dick Rorije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.448</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1.448</w:t>
+              <w:t xml:space="preserve">1.249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10193 Tonnie Bosch</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.427</w:t>
+              <w:t xml:space="preserve">10168 Dick Rorije</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3502,51 +3502,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10177 Hans Hulleman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.295</w:t>
+              <w:t xml:space="preserve">1.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3969,51 +3969,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10369 Teunis Fredriks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.044</w:t>
+              <w:t xml:space="preserve">2.025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">75 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4029,103 +4029,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10326 Bert Spijker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.768</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">125 </w:t>
+              <w:t xml:space="preserve">3.535</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">118 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10303 Mehmet Gozek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.461</w:t>
+              <w:t xml:space="preserve">1.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4159,421 +4159,421 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2.140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">75 </w:t>
+              <w:t xml:space="preserve">75 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10483 Jan Rorije</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.439</w:t>
+              <w:t xml:space="preserve">10291 Jaap van Braam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10408 Ronald Langenberg</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">67 </w:t>
+              <w:t xml:space="preserve">10367 A. San Miguel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.948</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10291 Jaap van Braam</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.347</w:t>
+              <w:t xml:space="preserve">10286 Gerjan Mensink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10367 A. San Miguel</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">67 </w:t>
+              <w:t xml:space="preserve">10488 Jan P Tuinman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10286 Gerjan Mensink</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.236</w:t>
+              <w:t xml:space="preserve">10289 Jan Grolleman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10488 Jan P Tuinman</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">67 N</w:t>
+              <w:t xml:space="preserve">10408 Ronald Langenberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.699</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">10289 Jan Grolleman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.160</w:t>
+              <w:t xml:space="preserve">10483 Jan Rorije</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>