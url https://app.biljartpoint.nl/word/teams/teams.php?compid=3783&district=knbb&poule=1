--- v0 (2026-04-30)
+++ v1 (2026-07-26)
@@ -216,69 +216,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">178620 Hans Popma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.075</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">180 N</w:t>
+              <w:t xml:space="preserve">8.571</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">170 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">162740 Jan van der Werf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -328,69 +328,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">156433 Johannes Miedema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.000</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">120 </w:t>
+              <w:t xml:space="preserve">4.942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">216992 Jan Sipma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -492,69 +492,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">236230 Theo Brouwers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.101</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">120 </w:t>
+              <w:t xml:space="preserve">4.689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">265469 George Vermeulen</w:t>
             </w:r>
@@ -604,51 +604,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220368 Frans van Rooijen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.335</w:t>
+              <w:t xml:space="preserve">4.175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1505,85 +1505,85 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">8.276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">170 </w:t>
+              <w:t xml:space="preserve">170 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217641 Bouke Hofstra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.972</w:t>
+              <w:t xml:space="preserve">215785 Jan Tadema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -1599,327 +1599,327 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110415 Simon Marten Peul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">150 </w:t>
+              <w:t xml:space="preserve">3.678</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">215785 Jan Tadema</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.693</w:t>
+              <w:t xml:space="preserve">210347 Mees van der Graaf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">236803 Jan Werkman</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">3.537</w:t>
+              <w:t xml:space="preserve">152279 AndrÃ© Kleijer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.512</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">210347 Mees van der Graaf</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2.039</w:t>
+              <w:t xml:space="preserve">213604 Durk de Jong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">236803 Jan Werkman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.429</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
-            </w:r>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">213604 Durk de Jong</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1.969</w:t>
+              <w:t xml:space="preserve">217641 Bouke Hofstra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.866</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2027,51 +2027,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">241116 Fokke van den Akker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.055</w:t>
+              <w:t xml:space="preserve">3.018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2494,51 +2494,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">205458 Pieter Thibaudier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.162</w:t>
+              <w:t xml:space="preserve">7.136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -2606,111 +2606,111 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">225910 Erwin Hylkema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.776</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">110 </w:t>
+              <w:t xml:space="preserve">4.490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229398 Hart de Haan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.246</w:t>
+              <w:t xml:space="preserve">11.785</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -2778,69 +2778,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">122199 Andries Overwijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.181</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">220 </w:t>
+              <w:t xml:space="preserve">10.550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">217708 Rene Regelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2890,69 +2890,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208417 Roderik Twint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.766</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">170 R</w:t>
+              <w:t xml:space="preserve">9.273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">214833 Ron Schuurman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3002,69 +3002,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226304 Cees Reitsma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.163</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">120 </w:t>
+              <w:t xml:space="preserve">4.493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">212286 Siep Reijenga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3114,51 +3114,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218158 Jan Teljeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.057</w:t>
+              <w:t xml:space="preserve">4.230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -3206,69 +3206,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149163 Wolter Haanstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">90 </w:t>
+              <w:t xml:space="preserve">2.454</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -3655,69 +3655,69 @@
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">12936</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">201770 Douwe Klompmaker</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">5.761</w:t>
+              <w:t xml:space="preserve">224176 Atser Sijbrandij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.968</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -3733,103 +3733,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">109222 Freddy Davids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.336</w:t>
+              <w:t xml:space="preserve">8.651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">170 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">224176 Atser Sijbrandij</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">5.728</w:t>
+              <w:t xml:space="preserve">201770 Douwe Klompmaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4069,51 +4069,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">229398 Hart de Haan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.246</w:t>
+              <w:t xml:space="preserve">11.785</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">220 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4121,163 +4121,163 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">136196 Gerrit van Diggelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.657</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">110 </w:t>
+              <w:t xml:space="preserve">4.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">208417 Roderik Twint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.766</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">170 </w:t>
+              <w:t xml:space="preserve">9.273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">206212 Anne van Dalfsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.257</w:t>
+              <w:t xml:space="preserve">3.312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4293,103 +4293,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">226304 Cees Reitsma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.163</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">120 R</w:t>
+              <w:t xml:space="preserve">4.493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">158447 Ruurd Leenstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.916</w:t>
+              <w:t xml:space="preserve">2.940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -4405,51 +4405,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">218158 Jan Teljeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.057</w:t>
+              <w:t xml:space="preserve">4.230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -4497,69 +4497,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">149163 Wolter Haanstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.500</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">90 R</w:t>
+              <w:t xml:space="preserve">2.454</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -5076,51 +5076,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237177 Luitzen Wesselius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.968</w:t>
+              <w:t xml:space="preserve">7.685</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -5206,51 +5206,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">6.322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">140 </w:t>
+              <w:t xml:space="preserve">140 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263531 Roy Regeling</w:t>
             </w:r>
@@ -5300,129 +5300,129 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237168 Adriaan Flapper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.000</w:t>
+              <w:t xml:space="preserve">3.186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">164961 Peter Turk</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">100 N</w:t>
+              <w:t xml:space="preserve">220319 Piet Swart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">237178 Johan Bouwhuis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5454,87 +5454,87 @@
               </w:rPr>
               <w:t xml:space="preserve">80 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">220319 Piet Swart</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">100 </w:t>
+              <w:t xml:space="preserve">164961 Peter Turk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -5999,103 +5999,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110067 Gerrit-Jan van der Meer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.563</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">160 </w:t>
+              <w:t xml:space="preserve">8.574</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">170 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">263944 Pieter Eisma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.137</w:t>
+              <w:t xml:space="preserve">7.205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6111,51 +6111,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110057 Klaas Dijkstra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.701</w:t>
+              <w:t xml:space="preserve">3.687</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6163,51 +6163,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">179265 Frank Tichelman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.500</w:t>
+              <w:t xml:space="preserve">5.725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">130 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
@@ -6223,51 +6223,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">131437 Jo Hoppinga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.252</w:t>
+              <w:t xml:space="preserve">3.207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6335,51 +6335,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110072 Durk van Wier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.874</w:t>
+              <w:t xml:space="preserve">2.848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">80 R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -6571,69 +6571,69 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">202549 Folkert Gietema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.736</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">80 </w:t>
+              <w:t xml:space="preserve">1.568</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>